--- v0 (2026-02-10)
+++ v1 (2026-04-04)
@@ -10,4385 +10,4388 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2964" uniqueCount="1446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2964" uniqueCount="1447">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/mocao_de_aplausos_n_001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/mocao_de_aplausos_n_001-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Sra. Olga Maíra de Jesus Bujato, pelos relevantes serviços prestados na área da Educação em nosso Município.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sandra Soares de Moraes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplausos_e_congratulacoes_n_002-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplausos_e_congratulacoes_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações N° 002/2025</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Elias Jose de Magalhães, Rafael Rodrigo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/mocao_de_aplausos_e_congratulacoes_n_003-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/mocao_de_aplausos_e_congratulacoes_n_003-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações N° 003/2025</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/mocao_de_aplausos_e_congratulacoes_n_004-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/mocao_de_aplausos_e_congratulacoes_n_004-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Alex Roriz de Oliveira, da Igreja Assembleia de Deus Ministério do Belém Jaboticabal/SP, em Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_n005-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_n005-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Delegado Dr. Vinicius Zamo e toda a Polícia Civil, pelo excelente trabalho realizado neste Município de Monte Santo de Minas</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Elias Jose de Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_n_006-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_n_006-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos N° 006/2025 de autoria dos vereadores João Crente e Elias José de Magalhães.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva, Geovane dos Reis Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_n_007-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_n_007-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações N° 007/2025</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3881/mocao_n_008-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3881/mocao_n_008-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Câmara das Mulheres Empreendedoras de Monte Santo de Minas pela excepcional realização de evento dedicado ao fortalecimento do empreendedorismo feminino.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Geovane dos Reis Silva, Elias Jose de Magalhães, Francisco Arantes Junior (Babalu), Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/projeto_de_decreto_legislativo_n001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/projeto_de_decreto_legislativo_n001-2025.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito Municipal de Monte Santo de Minas, relativas ao exercício de 2023.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_decreto_02-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_decreto_02-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Títulos de Honra ao Mérito".</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_decreto_03-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_decreto_03-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Títulos de Cidadãos Honorários".</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_decreto_legislativo_n_004-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_decreto_legislativo_n_004-2025.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Prefeito Municipal de Monte Santo de Minas, relativas ao exercício de 2024."</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_complementar_n009-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_complementar_n009-2025.pdf</t>
   </si>
   <si>
     <t>Institui a estrutura organizacional da administração direta da Prefeitura Municipal de Monte Santo de Minas, e dá outras providências, de autoria do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_complementar_n_023-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_complementar_n_023-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos no quadro permanente da prefeitura municipal de Monte Santo de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_n_043-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_n_043-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO PERMANENTE DA PREFEITURA MUNICIPAL DE MONTE SANTO DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_complementar_n_63-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_complementar_n_63-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 1° DA LEI COMPLEMENTAR N° 2.599, DE 06 DE MAIO DE 2025. E O ANEXO I DA LEI COMPLEMENTAR N° 04, DE 13 DE OUTUBRO DE 2011."</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_lei_complementar_64-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_lei_complementar_64-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO PERMANENTE DA PREFEITURA MUNICIPAL DE MONTE SANTO DE MINAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_lei_no_001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE MONTE SANTO DE MINAS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/projeto_de_lei_no_002-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/projeto_de_lei_no_002-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER ESPAÇO PÚBLICO ÀS ESCOLAS DE SAMBA DO MUNICÍPIO PARA REALIZAÇÃO DO CARNAVAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_no_003-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera artigo da Lei Municipal nº 2.053/2017, que institui o Dia Municipal da Marcha para Jesus, em comemoração ao Dia da Bíblia.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_no_004-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos do poder executivo do município de Monte Santo de Minas, nos termos do inciso X, do artigo 37, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_lei_no_005-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_lei_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral dos Subsídios do Prefeito, Vice-Prefeito e Secretários Municipais da Prefeitura Municipal de Monte Santo de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_006-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e de excepcional interesse público, na forma do Art. 37, inc. IX, da Constituição Federal, os profissionais que menciona.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/projetodelei_n007-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/projetodelei_n007-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Monte Santo de Minas a contratar com o banco de desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_n008-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_n008-2025.pdf</t>
   </si>
   <si>
     <t>Institui a gratuidade de ingresso às pessoas com Transtorno de Espectro Autista (TEA) e o direito ao pagamento de meia entrada a 1 (um) acompanhante nos eventos determinados e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Francisco Arantes Junior (Babalu)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_n010-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_n010-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de exibição de vídeos educativos antidrogas na abertura de shows e eventos culturais no município e dá outras providências.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/projeto_de_lei_n_011-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/projeto_de_lei_n_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a prioridade no atendimento aos portadores de diabetes e dá outras providências</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/oficio_n_0036-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/oficio_n_0036-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM OU SEM GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_n13-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_n13-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece e reorganiza a estrutura administrativa do Poder Executivo do Município de Monte Santo de Minas - MG  e dá outras providências.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/projeto_de_lei_n_014-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/projeto_de_lei_n_014-2025.pdf</t>
   </si>
   <si>
     <t>Altera e Atualiza os Valores da Tabela do Anexo I da Lei N° 2.264, de 06 de Julho de 2020.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_n_015-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A DOMINAÇÃO DE PRAÇA PÚBLICA, HOMENAGEANDO O SR. JOSÉ MOYSES (ZÉ PRETINHO).</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha, Sandra Soares de Moraes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_lei_n_016-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_lei_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a APAE - Associação de Pais e Amigos dos Excepcionais de Monte Santo de Minas, Estado de Minas Gerais</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_lei_n_017-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_lei_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo do Comodato autorizado pela Lei N° 1.750, de 11 de abril de 2011.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_n_0018-2025_parte_1.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_n_0018-2025_parte_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentaria do exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_lei_n_019-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_lei_n_019-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o 3° Termo Aditivo ao Contrato de Consórcio Intermunicipal da Baixa Mogiana - CIMOG, e dá outras providências.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_lei_n_020-2025.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a Criação da Ouvidoria do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_lei_n_021-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_lei_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Realizar Parceria com a ACIMS e Escolas de Samba do Município, visando a Realização da EXPAM 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_n_022-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_n_022-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial no Orçamento do Exercício de 2025</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_lei_n_024-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_lei_n_024-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar convênio com a Defensoria Pública do Estado de Minas Gerais, visando a cessão de servidor para atuar na sede desta Comarca"</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_n_025-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_n_025-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar, em caráter temporário e de excepcional interesse público, na forma do Art. 37, inc. IX, da Constituição Federal, os profissionais que menciona."</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_n_026-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_n_026-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DE MONTE SANTO DE MINAS O INCENTIVO FINANCEIRO DO COMPONENTE DE QUALIDADE PARA AS EQUIPES DE SAÚDE DA FAMÍLIA (ESF´s), EQUIPES MULTIPROFISSIONAIS (e-MULTI´s), EQUIPES DE SAÚDE BUCAL (ESBs), PROFISSIONAIS DE IMUNIZAÇÃO E GESTÃO DA ATENÇÃO PRIMÁRIA À SAÚDE, CONFORME PORTARIA GM/MS N° 3.493 DE 10 DE ABRIL DE 2024 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/projeto_de_lei_n_0027-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/projeto_de_lei_n_0027-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER DISTRIBUIÇÃO DE BRINDES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_n_028-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_n_028-2025.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública o Centro de Recuperação Desafio Jovem Monte Santo, sediado no Município de Monte Santo de Minas"</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_n_029-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_n_029-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência do Feriado Municipal de 26 de junho de 2025, Aniversário de Emancipação Política-administrativa do Município".</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_n_030-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_n_030-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Programa Municipal de Alfabetização e Letramento de Adultos e dá outras providências".</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Francisco Arantes Junior (Babalu)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_lei_n_031-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_lei_n_031-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a leitura de trechos da Bíblia como recurso paradidático nas escolas da rede pública e particular no município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_032-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_032-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal n° 2605, de 2025, que estabelece e reorganiza a estrutura administrativa do Poder Executivo do Município de Monte Santo de Minas/MG, para dispor sobre a desvinculação da Procuradoria Jurídica e da Controladoria Interna da Secretaria Municipal de Governo e Desenvolvimento Econômico e dá outras providências."</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/projeto_de_lei_n_033-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/projeto_de_lei_n_033-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Título Amigo do Meio Ambiente".</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_n_034-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_n_034-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESAFETAÇÃO E AFETAÇÃO DE BENS IMÓVEIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei_n_035-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei_n_035-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ATUALIZA VALORES DO ITEM C.4- EXAME DE RADIOLOGIA - CONSTANTE NA TABELA DO ANEXO I  DA LEI N° 2597, de 06 DE MAIO DE 2025."</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_n_036-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_n_036-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA RECEBER POR DOAÇÃO BEM IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/projeto_de_lei_37-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/projeto_de_lei_37-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESAFETAÇÃO E AFETAÇÃO DE BENS E IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_lei_n_038-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_lei_n_038-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA RECEBER POR DOAÇÃO BEM IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_n_039-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_n_039-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/projeto_de_lei_-_no_40-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/projeto_de_lei_-_no_40-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE DÉBITO INCIDENTE SOBRE IMÓVEL PÚBLICO QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_-_doacao_de_bem_imovel_-_vila_sao_miguel-paginas-excluidas.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_-_doacao_de_bem_imovel_-_vila_sao_miguel-paginas-excluidas.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL RECEBER POR DOAÇÃO DE BEM IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO PREFEITO MUNICIPAL."</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_042-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_042-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 1.749/2011, QUE DISPÕE SOBRE A LIMPEZA E CONSERVAÇÃO DE TERRENOS PARTICULARES OU PÚBLICOS DO MUNICÍPIO DE MONTE SANTO DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_044-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_044-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DE MONTE SANTO DE MINAS A GRATIFICAÇÃO POR CUMPRIMENTO DE METAS E INDICADORES ESTABELECIDOS NA RESOLUÇÃO SES/MG N° 8.428/2022 A SER PAGA AO PROFISSIONAL FARMACÊUTICO ATUANTE NO PROGRAMA "FARMÁCIA DE MINAS", E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_de_lei_n45-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_de_lei_n45-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Política Municipal de Arquivos Públicos e Privados, institui o Sistema Municipal de Arquivos- SISMARQ e cria o Arquivo Público Municipal".</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/projeto_de_lei_n_046-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/projeto_de_lei_n_046-2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Municipal de Eventos, o dia da Autoestima da Mulher, denominado "Florescer da Autoestima".</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/projeto_47-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/projeto_47-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal N° 2.610, de 03 de junho de 2025, que dispõe sobre a instituição no âmbito da Secretaria Municipal de Saúde de Monte Santo de Minas o incentivo financeiro do componente de qualidade para as equipes de saúde da família (ESF), equipes multidisciplinares (E-Multi), equipes de saúde bucal (ESB), equipe de imunização e gestão da atenção primária à saúde, conforme a Portaria GM/MS n° 3.493 de 10 de abril de 2024, para dispor sobre os profissionais que fazem jus ao recebimento do incentivo e dá outras providências."</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_n_048-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_n_048-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026- LEI N° 2.613 DE 10/06/2025 E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO PREFEITO MUNICIPAL."</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_n_049-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_n_049-2025.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTE SANTO DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2026, DE AUTORIA DO PREFEITO MUNICIPAL".</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/projeto_de_lei_n_050-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/projeto_de_lei_n_050-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O QUADRIÊNIO 2026-2029, EM CUPRIMENTO AO DISPOSTO NO  § 1° DO ART. 165 DA CONSTITUIÇÃO FEDERAL E NA LEI ORGÂNICA MUNICIPAL, ESTABELECENDO OS OBJETIVOS E METAS DA ADMINISTRAÇÃO PÚBLICA, DE AUTORIA DO PREFEITO MUNICIPAL".</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_n_051-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_n_051-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE INSTITUIÇÃO DO GRUPO DE CONSCIENTIZAÇÃO, PREVENÇÃO E ENFRENTAMENTO DO BULLYNG E CYBERBULLING - GCPEB- NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_lei_n_052-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_lei_n_052-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da empresa concessionária de energia elétrica do município de Monte Santo de Minas a realizar o alinhamento e retirada dos fios inutilizados, a notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos para que atendam a determinação e dá outras providências".</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_n_053-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_n_053-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no calendário oficial de eventos do município de Monte Santo de Minas, a Semana de Conscientização sobre o uso seguro da internet, sobre a prevenção de desafios perigosos nas redes sociais e dispõe sobre outras medidas de proteção à criança e ao adolescente no âmbito digital".</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/projeto_de_lei_n_54-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/projeto_de_lei_n_54-2025.pdf</t>
   </si>
   <si>
     <t>"Denomina como Azarias Júlio da Silveira a Rua 03, existente no Bairro Jardim Ipiranga, neste município".</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_n_053-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_n_053-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a limpeza de terrenos no município de Monte Santo de Minas/MG e dá outras providências".</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_056-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_056-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE ACOLHIMENTO INSTITUCIONAL PARA CRIANÇAS E ADOLESCENTES NA MODALIDADE CASA LAR NO MUNICÍPIO  DE MONTE SANTO DE MINAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_n_057-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_n_057-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei n° 2.605, de 2025, que "Estabelece e reorganiza a estrutura administrativa do Poder Executivo do Município de Monte Santo de Minas-MG e dá outras providências", criando a Secretaria Municipal de Planejamento Urbano e Meio Ambiente e a Divisão de Estradas Vicinais, e dá outras providências".</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_lei_n58-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_lei_n58-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de Código de Barras Bidimensional QR Code em todas as placas de obras públicas no município de Monte Santo de Minas, para  leitura e fiscalização eletrônica por dispositivos móveis".</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_lei_n_59-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_lei_n_59-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de prédio público, homenageando o Sr. Carlos José Donnabella."</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de parque municipal homenageado João Paulo de Castro  Sant` Anna, a ser construído neste município de Monte Santo de Minas".</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES NO EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PARTICIPAÇÃO DO MUNICÍPIO DE MONTE SANTO DE MINAS NO PROGRAMA DE PRODUÇÃO DE UNIDADES HABITACIONAIS DE INTERESSE SOCIAL COM FINANCIAMENTO DIRETO AOS BENEFICIÁRIOS/DONATÁRIOS, DE ACORDO COM AS REGRAS DO PROGRAMA DEFINIDAS PELO GOVERNO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_65-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_65-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE SANTO DE MINAS/MG A CELEBRAR PARCELAMENTO DE MULTA COM A SEMAD/MG - SECRETARIA ESTADUAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL".</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_66-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_66-2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR IMÓVEL DESTINADO A INSTALAÇÃO DE ESTAÇÃO ELEVATÓRIA DE ÁGUA".</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/projeto_de_lei_67-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/projeto_de_lei_67-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO § 1° DO ART. 1° DA LEI N° 2.327, DE 17 DE MARÇO DE 2021".</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_numero_68.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_numero_68.pdf</t>
   </si>
   <si>
     <t>"ESTIPULA DATA PARA ELEIÇÃO DE DIRETORES ESCOLARES DO CENTRO EDUCACIONAL ALCIDES DE PAULA BRAGA."</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_69.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_69.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025."</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral dos Vencimentos dos Servidores da Câmara Municipal de Monte Santo de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_resolucao_no_002-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_resolucao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral dos Subsídios dos Vereadores da Câmara Municipal de Monte Santo de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>Paulo Marcio Secundo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_resolucao_n_003-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_resolucao_n_003-2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGIMENTO INTERNO DA ESCOLA LEGISLATIVA PEDRO PAULINO PRIMO DA CÂMARA MUNICIPAL DE MONTE SANTO DE MINAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_resolucao_n04-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_resolucao_n04-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Procon Câmara no âmbito da Câmara Municipal de Monte Santo de Minas</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_resolucao_n_05-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_resolucao_n_05-2025.pdf</t>
   </si>
   <si>
     <t>"Dá Nova Redação ao Parágrafo 7°, do Inciso I, do ART. 43 do Regimento Interno da Câmara Municipal de Monte Santo de Minas, acrescentado pela Resolução N° 009/2017".</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/req_no_001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/req_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Que requeira junto a Concessonária EPR - Vias do Café, localizada na cidade de Varginha/MG, mantedora do pedágio próximo a Monte Santo de Minas - Praça P4 Via 05, informações sobre o cronograma de benfeitoria a serem realizadas, incluindo a implantação de faixas adicionais nos trechos de subida da rodovia e telefones para SOS, nos quilometro 33 entre Monte Santo de Minas á São Sebastião do Paraiso e 17 que vai de Monte Santo de Minas até ao trevo sentido a cidade de Arceburgo.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/req_no_002-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/req_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque nas entradas e saídas da cidade, delimitando a altura que pode ter os caminhões e máquinas agrícolas, visando evitar que arrebentem os fios de energia e internet das ruas por onde passam.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/req_no_003-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/req_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, disponibilizarem uma sala de aula destinada à alfabetização de pessoas fora da idade escolar e dos programas de EJA (Educação de Jovem e Adultos), com início ainda neste semestre letívo.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>Elias Jose de Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/req_no_005-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/req_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação ou dê continuidade no calçamento na parte de terra, existente no Bairro São Miguel, no trecho de saída para a cidade de Jacuí, após o cruzamento com a Rua dos Trabalhadores.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/req_no_006-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/req_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam disponibilizados Equipamentos de Proteção Individual (EPIs) aos servidores públicos municipais responsáveis pela coleta de lixo do Município.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/req_no_007-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/req_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que retire o bueiro existente na Rua Enor Machado de Moraes, em frente ao número 275, construindo em outro ponto da rua, por estar à frente da garagem de um imóvel.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/req_no_008-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/req_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de placas de sinalização nos cinco trechos existente no Bairro São Miguel, sendo no cruzamento da Ruas Limírio Pereira de Mello, São Miguel, Rua dos Trabalhadores e na saída para a cidade de Jacuí.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/req_no_009-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/req_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Que interceda junto ao Prefeito Municipal Sr. Carlos Eduardo Donnabella, que seja construído o Parque Municipal entre os Bairros Jardim Santa Herminia I e II e Jardim Ipiranga, com o valor já disponível.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>Jose da Silva Pereira</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/req_no_010-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/req_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de instalação de uma pequena rotatória para reduzir a velocidade e evitar acidentes de trânsito, na confluência entre as Avenidas José Augusto Filho, Limírio Pereira de Mello, parte de baixo da Av. Cel. Antônio Paulino da Costa e Rua Enor Machado de Moraes.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/req_no_011-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/req_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que instale mais redutores de velocidade na Rua Sebastião de Castro Teixeira, no Bairro Coeté.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/req_no_013-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/req_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de serem feitas parcerias ou convênios com entidades educacionais, para fomentar a preparação dos estudantes do município, concluintes do ensino médio e a concluir em 2025, através de um "Programa de Bolsa de Estudo" preparatório para os concursos dos grandes vestibulares e, principalmente, do ENEM para o ano de 2026.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/req_no_014-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/req_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, a viabilidade de implementar o "Projeto Abordagem Social", no município.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>Geovane dos Reis Silva, Elias Jose de Magalhães, Fernando Aparecido Dias, Francisco Arantes Junior (Babalu), Hugo Zotti Rocha, Johnny Alexandre Marques (João Crente), Jose da Silva Pereira, Paulo Marcio Secundo dos Santos, Rafael Rodrigo da Silva, Renato Vitor Marçal, Sandra Soares de Moraes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/req_no_015-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/req_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser contratada empresa especializada para confecções de novo Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos Municipais, devido as defasagens existentes na grande maioria dos vencimentos.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/req_no_016-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/req_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem realizadas parcerias para construção de casas populares ou doação de terrenos, destinados às pessoas de baixa renda que ainda não possuem moradia própria.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/req_no_017-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/req_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com os Secretários Municipais de Educação e Administração, de serem instaladas câmeras de monitoramento por video nas salas das creches e escolas municipais, bem como nos espaços frequentados pelos estutantes.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/req_no_019-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/req_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a construção de mais bueiros nas Ruas Monsenhor Pereira e Palacini ou tome as providências cabíveis que acharem necessárias para conter os alagamentos, urgentemente.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/req_no_020-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/req_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Que faça aquisição de pedras britas com espessura maior, visando tapar os pontos considerados como "encravadoures" durante o período chuvoso, bem como construa mais bacias de contenção e faça a devida manutenção nas existentes.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/req_no_021-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/req_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade, em ambos os lados da Avenida Limirio Pereira de Mello, no espaço compreendido entre as Ruas São Paulo e Eduardo Lane.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/req_no_022-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/req_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Para dterminar ao Departamento de Meio Ambiente, que faça uma análise e determine a poda da árvore existente na Avenida Limirio Pereira de Mello, próximo a residência número 084.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/req_no_023-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/req_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque uma lixeira no Canteiro Central da Avenida Limirio Pereira de Mello, próximo ao Supermercado do Sr. Edir, bem como a instalação de redutores de velocidade, no mesmo trecho, urgentemente.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/req_no_024-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/req_no_024-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser realizada a coleta de lixo durante o período noturno.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/req_no_025-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/req_no_025-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de caçambas de lixo nos Bairros Rurais Cunhas, Pitangueira e Lagoa.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/req_no_026-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/req_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Para que entre em contato com o representante da Companhia de Luz e Força (CPFL) solicitando esclarecimento sobre as frequentes interrupções de energia nos Bairros  Rurais da Pedra Grande, Floresta, Guarita e Notinho.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/req_no_027-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/req_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Para que entre em contato com o representante da Companhia de Saneamento Básico (Copasa) solicitando esclarecimento sobre as constantes interrupções de água, durante todo o dia, nos Bairros em volta da Escola Estadual "Américo de Paiva".</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/req_no_028-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/req_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a colocação de placas de identificação nos bens tombados pelo Estado existente no município, bem como placas informativas desses bens, ao longo da rodovia que corta o município, indicando a direção para facilitar o acesso e a preservação dos importantes patrimônios.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/req_no_029-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/req_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica ou calçamento, de mais ou menos 300 metros da estrada rural que vai do Bairro Coeté sentido Campo da Aviação.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>Fernando Aparecido Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/req_no_030-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/req_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a colocação de cascalho nos pontos mais críticos da estrada rural do Bairro Lagoa.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/req_no_031-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/req_no_031-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que estude a possibilidade de ser instalado um Semáforo ou faça a devida sinalização no cruzamento das Avenidas Vital Paulino da Costa e Cel. Antônio Paulino da Costa.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/req_no_032-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/req_no_032-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser reajustado o valor do Vale Alimentação para R$: 500,00 (quinhentos reais), sem distinção e institua o "Auxilio Gás", no valor de R$: 100,00 (cem reais) a todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/req_no_033-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/req_no_033-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade nas Ruas Goias e Espirito Santo, ambas localizadas no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/req_no_034-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/req_no_034-2025.pdf</t>
   </si>
   <si>
     <t>Que determine a Vigilância Sanitária que faça uma rigorosa fiscalização em terrenos baldios existentes no Município, com a devida notificação do proprietário para que faça limpeza, caso seja necessário. Em caso de desobediência sejam aplicadas as providências e sansões determinadas pela Lei Municipal nº 1.749/2011.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/req_no_035-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/req_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser disponibilizada rede Wi-Fi, aberta e gratuíta, no Parque Municipal Mauro Baldo, Sambódromo Sebastião Antônio da Silva (Terreirão) e no Necrotério Municipal.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/req_no_036-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/req_no_036-2025.pdf</t>
   </si>
   <si>
     <t>Para que promova esforços, junto a Deputados Estaduais, Governador e representantes da Concessonária EPR - Vias do Café, no sentido de conseguir a construção de duas passarelas na MGC - 491, sendo uma ligando os Bairros Coeté ao Jardim Novo Mundo e a outra do Parque Industrial ao Jardim Ipiranga.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/req_no_037-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/req_no_037-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de serem disponibilizadas caixas térmicas com água potável nos ônibus que fazem o transporte dos alunos residentes nos bairros rurais do Município.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/req_no_038-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/req_no_038-2025.pdf</t>
   </si>
   <si>
     <t>Para que faça a instalação de ar condicionado nos 05 (cinco) ônibus escolares, recém chegados, que irão compor a frota.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/req_no_039-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/req_no_039-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de rampas de acessibilidade para cadeirantes, na Avenida Cel. Antônio Paulino da Costa, próximo a Padaria Santos Reis.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/req_no_040-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/req_no_040-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de ser instituído estacionamento em apenas um dos lados das Ruas João Ribeiro, Waldomiro Magalhães no trecho compeendido entre a Antônio Pereira Lima e Antenos Carvalhães.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/req_no_041-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/req_no_041-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de criar vagas de estacionamento exclusivo para motos nas ruas do centro da cidade.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/req_no_042-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/req_no_042-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal  de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de redutores de velocidades nas Ruas Aparecida e Madre Gertrudes, urgentemente.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/req_no_043-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/req_no_043-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser instituída a Guarda Municipal no Município.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/req_no_044-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/req_no_044-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um guarda noturno para vigilância da Praça Silvério Pereira de Melo (Praça da Igreja Matriz).</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/req_no_045-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/req_no_045-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Secretário Municipal de Educação, de serem contratados pelo menos mais 10 (dez) professores de apoio, para acompanhamento dos alunos portadores do transtorno do espectro autista.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/req_no_046-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/req_no_046-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e trânsito que faça manutenção das calçadas de ambos os lados da Avenida Vital Paulino da Costa, bem como a restauração dos bancos.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/req_no_047-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/req_no_047-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, que disponibilize implantes contacepitivos as mulheres com problemas de saúde que não podem engravidar, em situação de vulnerabilidade ou de rua que desejarem.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/req_no_048-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/req_no_048-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente coma a Secretaria Municipal de Saúde, de serem disponibilizados sensores de glicose para quem tem diabetes tipo 1.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/req_no_049-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/req_no_049-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas câmeras de segurança na parte de baixo dos camarotes, existentes no Sambódromo Sebastião Antônio da Silva, urgentemente.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/req_no_050-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/req_no_050-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ofertar lanches para o grupo de pessoas que vão mensalmente e de forma voluntária, doar sangue nas cidades de Passos, Poços de Caldas, Ribeirão Preto e Barretos.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/req_no051-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/req_no051-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade,juntamente com a Secretaria da Assistência Social, de ser criado um  ``Centro Dia`` para entretenimento dos idosos no Município.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/req_n052-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/req_n052-2025.pdf</t>
   </si>
   <si>
     <t>Que providencie uma caixa de som com microfone, de preferência sem fio, para o Cemitério Municipal.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/req_n_053-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/req_n_053-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretária Municipal de Saúde, de utilizar os dois imóveis, de propriedade do Estado de Minas Gerais existentes na Rua Rouxinol, para Posto de Saúde (PSF), visando o atendimento tanto dos moradores do Bairro Jardim Santa Hermínia I e II quando dos existentes a sua volta.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/req_n054-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/req_n054-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser construída uma quadra de esportes no Bairro Caeté.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/req_n_055-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/req_n_055-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser disponibilizado um psicólogo, pelo menos duas vezes na semana, para atendimento na Associação de Pais e Amigos dos Excepcionais (APAE).</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/req_n_056-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/req_n_056-2025.pdf</t>
   </si>
   <si>
     <t>Que faça a instalação de mais câmeras de segurança nas ruas da cidade, bem como renove as já existentes.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/req_n057-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/req_n057-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem disponibilizados profissionais de segurança (guardas), 24 (vinte e quatro) horas, no Pronto Socorro Municipal, urgentemente.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/req_n058-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/req_n058-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de serem disponibilizados "Kits de Materiais Escolares" aos alunos do ensino infantil e fundamental da rede pública, ainda neste ano de 2025.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/req_n059-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/req_n059-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar o setor competente que faça a restauração da Capela existente no prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/req_n060-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/req_n060-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de aumentar o valor do auxílio transporte, concedido aos alunos que fazem curso técnico profissionalizantes ou graduação fora do Município.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/req_n061-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/req_n061-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação tapa buracos nas ruas do Bairro Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/req_n062-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/req_n062-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Saúde ,que faça a instalação de ventiladores de teto na sala de espera da pediatria, compartilhada com os três PSF`s Maria de Lourdes Mazzaro Marino, São Camilo de Lelis e João Furlan Neto, localizados na antiga Escola Estadual Lucas Magalhães, urgentemente.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/req_n063-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/req_n063-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que conserte as pedras que estão soltas no pátio de entrada dos PSF´s Maria de Lourdes Mazzaro Marino, São Camilo de Lelis e João Furlan Neto, Localizados na antiga Escola Estadual Lucas Magalhães.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/req_n064-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/req_n064-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que reforce a instalação de placas "Proibido Estacionar" em um dos lados da Rua Maria José Grassano Paulino da Costa.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/req_n065-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/req_n065-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que troque as lâmpadas que estão quebradas ou queimadas, amplie a iluminação e programe os refletores existentes na Praça Silvério Pereira de Mello ( Praça da Igreja Matriz) para que permaneçam acesos durante o período noturno.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/req_n066-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/req_n066-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de criar o Projeto "Conexão Escola- Família" no Município.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/req_n067-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/req_n067-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o recapeamento das ruas do Jardim Bela Vista</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/req_n068-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/req_n068-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de um exaustor na cozinha do Centro Educacional Alcides de Paula Braga, bem como construa um banheiro exclusivo para as cozinheiras.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/req_n069-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/req_n069-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a ligação dos refletores existentes no estacionamento do Cemitério Municipal.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/req_n070-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/req_n070-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Educação que insira no horário escolar do Centro Educacional Alcides de Paula Braga, as aulas de natação, pelo menos uma vez na semana.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva, Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/req_n071-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/req_n071-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que aumente o muro existente na entrada do Centro Educacional Alcides de Paula Braga na divisa com o Centro de Educação Infantil Pró-infância, bem como faça a calçada de ambos os lados.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/req_n072-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/req_n072-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado transporte público às crianças portadoras de Transtorno do Espectro Autista que fazem sessões de fisioterapia no Município</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/req_n073-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/req_n073-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o calçamento ou pavimentação asfáltica de um pequeno trecho, ainda de terra, no final da Rua Fioravante Ferracin Neto, localizada no Bairro Jardim 1° de Maio.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/req_n074-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/req_n074-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de alugar ou adquirir mais um caminhão pipa para suprir as demandas do Município.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/req_n075-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/req_n075-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a ligação dos refletores existentes no Parquinho Infantil, localizado na entrada do Bairro Coeté.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/req_n076-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/req_n076-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de uma cobertura no trevinho existente na entrada do Bairro São Miguel (Matadouro) para que as pessoas possam aguardar pelo transporte.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/req_n077-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/req_n077-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser ofertado curso Técnico de Enfermagem no Município.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/req_n078-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/req_n078-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de parquinho infantil e academia ao ar livre no Bairro Rural Pitangueira.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/req_n079-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/req_n079-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de uma academia ao ar livre nos Bairros Rurais Lagoa e Bocaina.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/req_n080-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/req_n080-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade , juntamente com o Secretário Municipal de Educação, de se transferir a sala da biblioteca do Centro Educacional Alcides de Paula Braga para outra sala do prédio, para que não permaneça tão perto do estacionamento</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/req_n081-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/req_n081-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se houve o repasse do Fundo Nacional de Saúde para custear o pagamento do Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde e de Combate às Endemias lotados no quadro de pessoal do Município.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/req_n082-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/req_n082-2025.pdf</t>
   </si>
   <si>
     <t>Para que envie uma notificação ou ofício a Companhia de Força e Luz (CPFL) visando providências acerca de um poste existente na estrada Rural dos Cunhas, urgentemente.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/req_n083-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/req_n083-2025.pdf</t>
   </si>
   <si>
     <t>Para que intensifique a fiscalização contra maus-tratos aos animais no Município, aplicando as sanções previstas nas leis vigentes.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/req_n_084-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/req_n_084-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, uma maneira de canalizar o córrego existentes nos fundos do Bairro Jardim Brasil e de imediato seja feita uma limpeza no local.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/req_n085-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/req_n085-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas duas caçambas de lixo, sendo uma na Rua Madre Gertrudes, na confluência com a Rua Waldomiro José dos Santos, próximo as casas do Sr. Sirlei e a outra na Rua Lamana, na calçada da quadra e skate.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/req_n_086-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/req_n_086-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria de Saúde, de serem instalados aparelhos de ar condicionado nas salas de atendimento do Centro de Atenção Psicossocial Rosalino João e Paixão- CAPS, localizado na Rua Mocoquinha.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/req_n_087-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/req_n_087-2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalada sirene ou sinalizadores de entrada ou saída de veículos no portão da garagem municipal, localizada na Avenida Governador Valadares, urgentemente.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/req_n_088-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/req_n_088-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de dois redutores de velocidade, sendo um na Rua Roberto Magno Pucci, na confluência com as Ruas Luiz Russo e João Tibúrcio e outro na Avenida Limirio Pereira de Mello, no cruzamento com a Rua Humberto Falbo, todas localizadas no Bairro Jardim Mundo Novo.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/req_n_089-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/req_n_089-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica na Rua Mocoquinha, no espaço compreendido entre a Praça Dr. Edson Machado Parisi até no prédio do Centro de Atenção Psicossocial Rosalino João e Paixão- CAPS, bem como a devida sinalização para pedestres.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/req_n_090-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/req_n_090-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão soltos na Rua Francisco Castejon, localizada no Bairro Jardim Nova Primavera.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/req_n091-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/req_n091-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de serem colocados extintores de incêndio em todas as máquinas e caminhões existentes na frota municipal.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/req_n092-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/req_n092-2025.pdf</t>
   </si>
   <si>
     <t>Para que faça a instalação de um letreiro turístico no Município.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/req_n093-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/req_n093-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construído um Centro de Zoonose no Município.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/req_n_094-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/req_n_094-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instalados aparelhos de ar condicionado e/ou aquecimento nas salas de aulas do Centro de Educação do Município.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/req_n_095-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/req_n_095-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque placas de sinalização nas ruas da Chácara do Trevo.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_n_096-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_n_096-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de iluminação pública na Rua José de Paula, localizada no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva, Elias Jose de Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/req_n_097-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/req_n_097-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que faça a instalação de iluminação pública na Rua Fioravante Ferracin Neto, localizada no Bairro 1° de Maio e no final da Rua Benjamin Constant, bem como a pavimentação asfáltica desta última.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/req_n_098-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/req_n_098-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, de enviar a esta Casa um Projeto de Lei autorizando a prorrogação de mais 60 (sessenta) dias a licença maternidade das servidoras públicas municipais , totalizando 180 (cento e oitenta) dias segundo as delimitações feitas pela Lei n° 11.770/2008.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/req_n_099-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/req_n_099-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de ser instalado um parquinho infantil, igual da cidade São Sebastião do Paraíso, no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/req_n_100-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/req_n_100-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças de ser concedido o "Ticket Feira" aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/req_n_101-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/req_n_101-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Educação que providencie a instalação de extintores de incêndio, em número exigido pelas normas vigentes, em todos os prédios educacionais do município.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/req_n_102-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/req_n_102-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser montado um palco maior no Sambódromo Sebastião Antônio da Silva (Terreirão), com objetivo de acomodar os artistas durante suas apresentações.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/req_n_103-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/req_n_103-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Secretário Municipal de Educação, a possibilidade de viabilizar a realização de exibições de um planetário itinerante no município.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/req_n_104-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/req_n_104-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se foi implantada ou se existe a possibilidade de serem implementadas na rede municipal de ensino as medidas adotadas pela Lei Federal n° 14.681/2023, que institui a Política de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação, no Município.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/req_n_105-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/req_n_105-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a construção de mais um bueiro (boca de lobo) na Rua São José, localizada no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3624/req_n_106-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3624/req_n_106-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a instalação de um redutor de velocidade na Rua Tangarás, localizada no Bairro Jardim Santa Hermínia II.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/req_n_107-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/req_n_107-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de redutores de velocidade no final da Avenida Vital Paulino da Costa, próximo ao Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/req_n_108-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/req_n_108-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Educação que providencie a troca das calhas existentes na parte dos fundos do prédio do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/req_n_109-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/req_n_109-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de disponibilizar atendimento especializado com fonoaudiólogo ou neuropsiquiatria, pelo menos uma vez na semana, nos Centros de Educação Infantil do Município.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/req_n_110-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/req_n_110-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de liberar o parquinho existente na Escola Municipal  Maria José Grassano Costa (Cohab), fora do horário escolar, para que as crianças residentes no bairro possam brincar, principalmente durante os finais de semana e feriados.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/req_n_111-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/req_n_111-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça uma operação tapa buracos na Rua Limírio Pereira de Mello, no espaço compreendido entre a Rua Tancredo Neves até o Pontilhão da MGC-491.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/req_n_112-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/req_n_112-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com os proprietários de academias, de serem realizados convênios ou parcerias, a fim de concederem descontos aos servidores públicos municipais que desejarem fazer atividades físicas de forma frequente.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/req_n_113-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/req_n_113-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que conserte os bloquetes que estão soltos e outros afundados na Rua Maria Zanetti, próximo ao número 36.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/req_n_114-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/req_n_114-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de uma lixeira ou caçamba no final da Rua Buracão, no cruzamento com a estrada rural sentido ao Bairro Cristalina, próximo a Fazenda Vale Verde, para que os moradores depositem o lixo e sejam recolhidos em dias específicos da semana para que não fique espalhado pela estrada.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/req_n_115-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/req_n_115-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços urbanos e Rurais, Agricultura e Trânsito que faça o calçamento com bloquetes, de um pequeno trecho ainda de terra, na saída da Rua São Miguel até o Sítio do Sr. Ronaldo.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/req_n_116-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/req_n_116-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que tome as providências acerca de um desmoronamento de terra existente no Córrego do Tijuco, localizado na Avenida Vital Paulino da Costa, em frente à Loja Electrosys.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/req_n_117-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/req_n_117-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de serem instaladas "bocas de lobo" e a devida canalização na Rua Eutímio Antoniolli, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/req_n_118-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/req_n_118-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser construída uma Unidade de Saúde da Família no Bairro Coeté.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/req_n119-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/req_n119-2025.pdf</t>
   </si>
   <si>
     <t>Para requerer junto a Companhia de Saneamento Básico ( Copasa) que faça a instalação de uma bomba d`agua para abastecimento do Bairro Dona Mariúcha, urgentemente.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/req_n_120-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/req_n_120-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que troque a lâmpada queimada existente na Rua Miranda, Bairro Jardim Novo Mundo, próximo ao número 94.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_121_2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_121_2025.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, que faça a pavimentação asfáltica de um pequeno trecho da Avenida Vital Paulino da Costa até no cruzamento com a Limírio Pereira de Mello.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/req_n_123-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/req_n_123-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de iluminação pública na Avenida Limírio Pereira de Mello, no espaço compreendido entre a Avenida Antônio Paulino da Costa ( Pontilhão) até a antiga Estação Ferroviária.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/req_n_124-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/req_n_124-2025.pdf</t>
   </si>
   <si>
     <t>A solicitação para estudos e providências visando a instalação de novos canais digitais na torre de transmissão da cidade, ou alternativamente, a análise da possibilidade de realocação da torre para um local mais elevado, como nas proximidades da Igreja Nossa Senhora Aparecida, de modo a melhorar o alcance e a qualidade do sinal para os cidadãos.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/req_n_125-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/req_n_125-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a construção de uma faixa elevada em ambos os lados da Av . Dr. Israel Pinheiro, próximo ao estacionamento do Cemitério Municipal.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/req_n_126-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/req_n_126-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica da Rua Mário Paulino da Costa, localizada no Bairro Chácara do Trevo.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha, Elias Jose de Magalhães</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/req_n_127-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/req_n_127-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade da concessão de redução de carga horária de jornada de trabalho aos servidores municipais, que são pais/ responsáveis por crianças autistas ou com deficiência.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/req_n_128-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/req_n_128-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de iluminação pública nas Ruas Bahia (final), Palmas, Copo de Leite, Brinco de Princesa, Azaleias, Antúrios, Amor Perfeito e Acácias, bem como a pavimentação asfáltica das últimas três vias.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/req_n_129-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/req_n_129-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Esportes, de serem doados uniformes aos atletas que praticam algum tipo de esporte ofertado pelo Município, bem como faça a aquisição de banners para serem usados nos dias de competições em Monte Santo irá participar.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/req_n_130-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/req_n_130-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de disponibilizar um professor de educação física para acompanhamento, pelo menos duas vezes por semana, dos idosos moradores nos Asilos do Município.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/req_n_131-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/req_n_131-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ofertar um curso de segurança a todos os servidores públicos municipais lotados na função de guarda.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/req_n_132-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/req_n_132-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a limpeza e melhore a iluminação da Praça Edson Machado Parisi, localizada no início da Rua Mocoquinha.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/req_n_133-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/req_n_133-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que seja instalada uma rotatória no cruzamento de acesso aos Condomínios Águas da Serra e Poço Vermelho, à cidade de Cássia dos Coqueiros e estrada rural sentido a rodovia MGC-491.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3653/req_n_134-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3653/req_n_134-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Fabiano Soares, entre as Rua João Coelho Monte Alegre e a Praça Edson Machado Parisi.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/req_n_135-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/req_n_135-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a construção de rampas de acessibilidade para cadeirantes na parte da frente do prédio da Sede Administrativa da Prefeitura Municipal, conforme determinado pelas leis vigentes, bem como coloque placas de identificação nas salas de atendimento ao público, lá existentes.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/req_n_136-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/req_n_136-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser oferecida uma " Casa de Passagem", promovendo acolhimento temporário para pessoas em situação de rua e desabrigo por abandono, durante o inverno que se aproxima.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/req_n_137-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/req_n_137-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Saúde e Educação, de ser contratado um médico Neuropediatra, para atendimento de nossas crianças e adolescentes.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/req_n_138-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/req_n_138-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser construída uma pista de voos de aeromodelismo, no município.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/req_n_139-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/req_n_139-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça uma reforma no Parquinho Infantil, existente no Bairro Coeté, bem como instale outros brinquedos, se possível.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/req_n_140-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/req_n_140-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o recapeamento das ruas do Bairro Jardim Caeté.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/req_n_141-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/req_n_141-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a devida sinalização de estacionamento em apenas um dos lados ou estabeleça como mão única na Rua Francisco Antônio da Luz no espaço compreendido próximo a CEMEI Pró-infância, confrontando com os fundos do prédio do Centro Educacional Alcides de Paula Braga, urgentemente.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/req_n_142-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/req_n_142-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que faça a pavimentação asfáltica na final da Rua Virgílio Esteves até a bifurcação entre as estradas de acesso ao pesqueiro e ao Bairro Rural Marinheiro.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/req_n_143-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/req_n_143-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a construção de calçadas de ambos os lados da Avenida Limírio de Pereira de Mello, no espaço compreendido entre o Pontilhão da MGC-491 até o Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/req_n_144-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/req_n_144-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça degraus de escada, no canteiro central da Avenida Antônio Paulino da Costa, dando acesso a parte de baixo da própria avenida, próximo a Montemaq.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/req_n_145-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/req_n_145-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada de ser implantado no município um Conselho Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/req_n_146-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/req_n_146-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica das ruas do Bairro Jardim São Mateus.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/req_n_147-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/req_n_147-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça o recapeamento da Rua Aparecida e também a instalação de uma lixeira.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/req_n_148-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/req_n_148-2025.pdf</t>
   </si>
   <si>
     <t>Que encaminhe notificação a Companhia de Saneamento Básico (Copasa), para que tome providências sobre a péssima condição deixada pelas obras realizadas na Avenida Dr Aristides Cunha, principalmente entre as Ruas Wesceslau Braz e Tiradentes, onde o tráfego de veículos passou a ser quase que impossível ou a atual Administração faça a pavimentação asfáltica de toda extensão da via.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/req_n_149-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/req_n_149-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser nomeado mais um fisioterapeuta para atendimento no Município.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/req_n_150-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/req_n_150-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e trânsito que faça a construção de uma rotatória na Avenida Antônio Paulino da Costa, no cruzamento sentido ao Bairro Jardim Novo Mundo e Rua Aristides Lobo.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/req_n_151-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/req_n_151-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a reinstalação de placas de orientação de destino, nas principais ruas e avenidas da cidade</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/req_n_152-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/req_n_152-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça estacionamento exclusivo para carros funerários no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/req_n_153-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/req_n_153-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a construção de um ponto de ônibus com banco e cobertura na saída de Monte Santo de Minas para o Distrito de Milagre, no entroncamento com a Rua Areião.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/req_n_154-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/req_n_154-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizados uniformes aos servidores públicos municipais lotados como guarda, com a devida identificação da função.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/req_n_155-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/req_n_155-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, de ser implantado um restaurante comunitário no Município.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/req_n_156-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/req_n_156-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser disponibilizada a cartilha "Eu Me Projeto", a qual ensina as crianças a identificar e a pedir ajuda em casos de violência ou abusos, nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/req_n_157-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/req_n_157-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser criada a Secretaria Municipal de Esportes no Município.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/req_n_158-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/req_n_158-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que melhore a iluminação pública no lado de cima da Praça Thomé Elias de Freitas ( Pracinha da Magnólia).</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/req_n_159-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/req_n_159-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Engenharia, de ser trocada de lugar a fossa séptica, existente no Bairro Coeté, por estar muito próximas as residências.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/req_n_160-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/req_n_160-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas , Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade, na Rua Dr. Pedro Paulino da Costa, próximo ao Cartório Eleitoral, bem como conserta a tampa de esgoto de ferro existente próximo ao número 467, deixando-a rente com a via.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/req_n_161-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/req_n_161-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa Legislativa, qual o motivo das portas da antiga Estação Ferroviária, denominada "Centro Cultural Maria Batista de Oliveira", ainda estarem fechadas ao público e se há alguma previsão para iniciar as atividades culturais, conforme foram apresentadas no dia de sua reinauguração.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/req_n_162-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/req_n_162-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser disponibilizada rede Wi-Fi, aberta e gratuita, nos PSFs, Pronto Socorro e no Ambulatório Municipal.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/req_n_163-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/req_n_163-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a devida sinalização e pintura dos redutores de velocidade, existentes no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/req_n_164-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/req_n_164-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade, na Rua São José, localizada no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/req_n_165-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/req_n_165-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser disponibilizada uma viatura que possa circular pelas estradas do município e com a ajuda de um especialista em drone possa verificar focos de fogo, impedindo o aumento e prejudicando os produtores.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/req_n_166-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/req_n_166-2025.pdf</t>
   </si>
   <si>
     <t>Para estudar a possibilidade de ser adquirido um novo aparelho de eletrocardiograma para o Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/req_n_167-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/req_n_167-2025.pdf</t>
   </si>
   <si>
     <t>Que determine o setor competente que coloque cortinas blackout nas janelas da sala de entrada do Necrotério Municipal.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/req_n_168-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/req_n_168-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Educação e Saúde, de serem realizados exames oftalmológicos, com posterior fornecimento de óculos de grau aos alunos da rede municipal de ensino que desejarem.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/req_n_169-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/req_n_169-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que coloque manilhas, faça a construção de bueiros e o recapeamento no início da Rua São Miguel, próximo ao Pontilhão da MGC -491, localizada no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/req_n_170-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/req_n_170-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica no final da Avenida Limírio Pereira de Mello, localizada no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Elias Jose de Magalhães, Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/req_n_171-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/req_n_171-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de serem enquadrados os auxiliares de enfermagem como técnicos, devendo haver o reconhecimento e a remuneração devida.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/req_n_172-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/req_n_172-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser colocada mão única na Rua Benjamin Constant entre a Av. Governador Valadares e a Rua Waldomiro Magalhães, com direção à saída da cidade.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/req_n_0174-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/req_n_0174-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de iluminação pública no início da Rua São Miguel, próximo ao Pontilhão da MGC-491, localizada no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/req_n_175-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/req_n_175-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe esta Casa Legislativa, se está havendo atendimento à Lei Municipal N° 2.132/2018, oferecendo aos professores, monitores e demais servidores da Educação, treinamento em primeiros socorros.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/req_n_176-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/req_n_176-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Saúde, que providencie a identificação, com adesivo, do carro destinado aos atendimentos do Centro de Atenção Psicossocial Rosalino João e Paixão - CAPS.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/req_n_177-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/req_n_177-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria de Saúde, de contratar mais um médico pneumologista, visando o aumento dos atendimentos realizados no Ambulatório Municipal e um profissional fonoaudiólogo para suprir as demandas do Município.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/req_n_178-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/req_n_178-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a manutenção da estrada rural que liga os Bairros Pitangueiras e Cunhas, bem como aterre um pequeno espaço próximo ao rio, lá existente.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/req_n_179-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/req_n_179-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam recapeadas as Avenidas Eutímio Antoniolli e José Augusto Filho.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/req_n_180-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/req_n_180-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de serem realizados estudos e efetivar melhorias na quadra esportiva, localizada na Rua Francisco Mazzaro, entre as Ruas José Provinciali e Maria José Grassano Costa, nos fundos do PSF existente na antiga Escola Lucas Magalhães.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/req_n_181-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/req_n_181-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, que faça a reforma e pintura das quadras existentes no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/req_n_182-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/req_n_182-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, qual a razão de ainda não ter inaugurado o Programa Saúde de Família ( Ponto de Apoio Olímpio Campagnoli) construído no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/req_n_183-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/req_n_183-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Cultura e Esporte, de serem disponibilizadas fardas de bastião as Companhias de Reis cadastradas no Município.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/req_n_184-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/req_n_184-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Antenor Carvalhães, próximo ao número 742, antes de chegar no cruzamento com a Rua Dr. João Ribeiro, bem como institua a proibição de estacionamento da lombada até a esquina.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/req_n_185-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/req_n_185-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social e Educação de ser instituído o projeto de Capoterapia no Município.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/req_n_186-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/req_n_186-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a cavalgada na cidade, preferencialmente na semana que recair as comemorações do Aniversário de Emancipação Política-Administrativa do Município.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/req_n_187-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/req_n_187-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de proteções laterais na ponte existente próximo ao Pesqueiro Campestre, onde passa o Rio Guardinha, localizada na estrada rural sentido Fazenda Morro Vermelho, urgentemente.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/req_n_188-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/req_n_188-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a devida sinalização na rotatória existente na Avenida Paulino da Costa, próximo a entrada para o Bairro Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/req_n_189-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/req_n_189-2025.pdf</t>
   </si>
   <si>
     <t>Para que solicite a empresa EPR Vias do Café que tapem os buracos existentes no trevo da rodovia MGC-491, saída para a cidade de São Sebastião do Paraíso.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/req_n_190-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/req_n_190-2025.pdf</t>
   </si>
   <si>
     <t>Que seja aumentada a largura da "Ponte da Venda" sentido Fazenda Santa Adélia e Bom Retiro.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Elias Jose de Magalhães, Fernando Aparecido Dias, Francisco Arantes Junior (Babalu), Hugo Zotti Rocha, Johnny Alexandre Marques (João Crente), Jose da Silva Pereira, Paulo Marcio Secundo dos Santos, Rafael Rodrigo da Silva, Renato Vitor Marçal, Sandra Soares de Moraes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/req_n_191-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/req_n_191-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Saúde e de Finanças, de equiparar os vencimentos dos auxiliares de consultório dentário ao dos agentes comunitários de saúde, como antigamente, reveja o valor pago referente ao adicional da insalubridade de 20% para 40% e que seja pago o valor de um salário mínimo sem utilizar de complementos para alcançar o valor de RS 1.518,00, conforme a determinação legal.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/req_n_192-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/req_n_192-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pintura de faixas de pedestres nas principais ruas e avenidas da cidade, bem como refaça as já existentes que estão apagadas.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/req_n_193-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/req_n_193-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica das ruas do Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/req_n_194-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/req_n_194-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de um bueiro na Rua São José , próximo ao número 83, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/req_n_195-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/req_n_195-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de serem instalados dois semáforos, sendo um no cruzamento da Avenida Governador Valadares com a Praça Noraldino Lima, próximo ao prédio da Escola Estadual " Américo de Paiva" e o outro na mesma avenida com a Rua Antenor Carvalhães, urgentemente.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/req_n_196-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/req_n_196-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Secretário de Educação Sr Ronan César Duarte e a Secretária de Saúde Sra. Aline Maria da Silva Fernandes, de ser criada uma Equipe Multidisciplinar para atendimento aos estudantes da Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/req_n_197-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/req_n_197-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretária Municipal de Saúde Sra. Aline Maria da Silva Fernandes, com os Secretários de Assistência Social Dr Flávio Esteves Pereira e de Educação Sr. Ronan César Duarte, de priorizar e/ou atendimento diferenciado em filas de espera para consultas médicas especializadas e estudantes da Educação Infantil e Ensino Fundamental I e II na Rede de Saúde Pública.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/req_n_198-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/req_n_198-2025.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que faça a dedetização dos prédios públicos, casas abandonas e terrenos baldios sujos em combate a escorpiões, urgentemente.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/req_n_199-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/req_n_199-2025.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de um redutor de velocidade na Rua Mário Luz, próximo ao número 204.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/req_n_200-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/req_n_200-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser instituído estacionamento 45° na Rua Dr. Pedro Paulino da Costa, no espaço compreendido entre a Agência do Banco Itaú até a Praça Joaquim Bernardes (Jardim Velho), bem como por toda extensão da Avenida Antenor Carvalhães.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Rafael Rodrigo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/req_n_201-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/req_n_201-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, o porquê não está havendo a troca das lâmpadas de led que estão queimadas em uma grande parte das ruas da cidade.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/req_n_202-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/req_n_202-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar o setor competente que coloque placas contendo os horários do ônibus circular nos pontos de embarque e desembarque dos passageiros.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/req_n_203-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/req_n_203-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que estude a possibilidade de instituir "mão Única" na Rua Enor Machado de Moraes.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/req_n_204-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/req_n_204-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que seja instalada iluminação pública na Rua Manoel de Castro (antiga Rua Tulipas), no espaço compreendido entre a Rua São Sebastião até na Lamana.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/req_n_205-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/req_n_205-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que continue o calçamento das ruas ainda de terra do Cemitério Municipal, bem como melhore a iluminação pública.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva, Hugo Zotti Rocha, Paulo Marcio Secundo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/req_n_206-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/req_n_206-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, faça a calçada de ambos os lados de um pequeno trecho existente na Avenida Vital Paulino da Costa até no cruzamento com a Limírio Pereira de Mello.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/req_n_207-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/req_n_207-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser implantado o Programa de Recuperação e Estímulo a Quitação de Débitos Fiscais (REFIS) no Município e remetido o Projeto para esta Casa de Leis, para apreciação.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/req_n_208-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/req_n_208-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser criado um "projeto", voltado a vacinação das  crianças e adolescentes contra o HPV, abrangendo principalmente as escolas públicas e particulares.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha, Paulo Marcio Secundo dos Santos, Rafael Rodrigo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/req_n_209-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/req_n_209-2025.pdf</t>
   </si>
   <si>
     <t>Que autorize o carro destinado aos atendimentos do PSF Maria Barbosinha a permanecer no prédio sem ter a necessidade de levá-lo até a Garagem Municipal após o horário de expediente, bem como faça a instalação de câmeras de segurança na referida Unidade de Saúde.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/req_n_210-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/req_n_210-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque uma caçamba de lixo, no Bairro Rural Guardinha, próximo ao Condomínio "Canto Alegre".</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/req_n_211-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/req_n_211-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade, de ambos os lados, da Avenida Antônio Paulino da Costa, sendo um próximo ao Samu e outro da Igreja Sara Nossa Terra.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/req_n_212-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/req_n_212-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser realizada uma "força tarefa", visando a organização dos documentos depositados no arquivo da Prefeitura Municipal, para atender aos pedidos apresentados pelos cidadãos que necessitam de documentos públicos, principalmente previdenciários.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/req_n_213-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/req_n_213-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser construída uma ciclofaixa na Avenida Antônio Pereira Lima e caso entenda viável que haja a diminuição da altura dos redutores de velocidade com sua devida sinalização.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/req_n_214-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/req_n_214-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde de transferir os atendimentos pediátricos atualmente realizados no prédio do Pronto Socorro Municipal, inclusive os casos de urgência e emergência, para outro local.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/req_n_215-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/req_n_215-2025.pdf</t>
   </si>
   <si>
     <t>Que promova um estudo, juntamente com o proprietário da Auto Escola existente na cidade, visando a transferência das aulas práticas de motocicletas da Avenida Limírio Pereira de Mello para o Sambódromo Sebastião Antônio da Silva (Terreirão).</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/req_n_216-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/req_n_216-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade em um dos lados da Avenida Governador Valadares, próximo ao Açougue do Cláudio, bem como aumente a largura e altura do já existente no lado oposto.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/req_n_217-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/req_n_217-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamento com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de ser instituída mão única na Rua Madre Gertrudes.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/req_n_218-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/req_n_218-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, de ser criado o "Programa de Medidas Socioeducativas" no Município.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/req_n_219-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/req_n_219-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa Legislativa, o que foi feito até o presente momento em relação a ampliação da Farmácia Municipal João Camarota e qual a data prevista de término da construção do prédio destinado a Unidade de Saúde da Mulher.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/req_n_220-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/req_n_220-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser disponibilizado um número de celular com Whatsapp para que os munícipes possam agendar o transporte na área da saúde, proporcionado pela Administração Municipal.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/req_n_221-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/req_n_221-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser disponibilizada vacina V8 ou V10 aos cães em situação de rua e animais cujos tutores são considerados de baixa renda, devidamente cadastrados no CadÚnico, bem como faça uma ampla divulgação de conscientização sobre a importância da imunização.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/req_n_222-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/req_n_222-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a troca das telhas de um pequeno espaço que liga o Pronto Socorro Municipal ao local de exames de imagem da Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/req_n_223-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/req_n_223-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser construída uma quadra de tênis, de cimento ou saibro, no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/req_n_224-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/req_n_224-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser disponibilizado café da manhã aos servidores lotados no Pronto Socorro Municipal que iniciam sua jornada de trabalho às 06:00.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/req_n_225-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/req_n_225-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de encaminhar um profissional de enfermagem todas as vezes que a ambulância for solicitada, principalmente quando haver suspeita de infarto, acidentes ou picadas por animais peçonhentos.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/req_n_226-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/req_n_226-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que seja instituída também como "mão única", na Rua Francisco Paulino da Costa, no espaço compreendido entre as Ruas José Fichina e a Marechal Deodoro (devido à ausência de placas), com a devida sinalização</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/req_n_227-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/req_n_227-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de autorizar o transporte a pacientes que necessitem realizar exames, consultas ou procedimentos clínicos, fora do Município, com receituários de consultas particulares.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/req_n_228-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/req_n_228-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua dos Trabalhadores, localizada no Parque Industrial, próximo ao número 166.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/req_n_229-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/req_n_229-2025.pdf</t>
   </si>
   <si>
     <t>Informe a esta Casa de Leis se há previsão de retorno do transporte rodoviário, interrompidos no ano passado.   Em caso negativo, que estude a possibilidade de disponibilizar um ônibus ou van (circular), duas ou três vezes por semana, de forma gratuita, aos munícipes que precisarem se deslocar a cidade de São Sebastião do Paraíso para tratarem de assuntos particulares, principalmente os relacionados a emissão de documentos no UAI e casos previdênciários, que são serviços mais recorrentes.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/req_n_230-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/req_n_230-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a regulamentação da escuta especializada de crianças e adolescentes vítimas ou testemunhas de violência, prevista na Lei Federal n° 13.431/2017, como mais uma proteção e o enfrentamento da violência dos mais vulneráveis.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/req_n_231-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/req_n_231-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas , Serviços Urbanos e Rurais, Agricultura e Trânsito que aumente a altura do redutor de velocidade existente na Avenida Vital Paulino da Costa, em frente ao Centro Médico da Ampara.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/req_n_232-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/req_n_232-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Saúde e de Assistência Social, de alugar uma casa simples, contendo apenas os utensílios básicos, na cidade de Passos/MG, para que os pacientes e acompanhantes que precisarem, possam se hospedar durante o tratamento clínico.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/req_n_233-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/req_n_233-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a pavimentação do pátio de estacionamento do Pronto Socorro Municipal, bem como a construção de cobertura na parte destinada às ambulâncias.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/req_n_234-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/req_n_234-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a competente Secretaria que faça a instalação de câmeras de segurança e coloque refletores na Avenida Limírio Pereira de Mello, sob o Pontilhão da MGC-491, que dá acesso a Vila São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/req_n_235-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/req_n_235-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua dos Pardais, próximo ao número 103, localizada no Jardim Santa Hermínia II.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/req_n_236-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/req_n_236-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que insira em seu cronograma de prioridades a pavimentação asfáltica da Rua Waldomiro José dos Santos.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/req_n_237-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/req_n_237-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma ampla campanha de conscientização e orientação nas comunidades rurais, com intuito de divulgar os objetos e benefícios da Lei Municipal n° 1.748/2011, bem como incentivar a participação da população na conservação das estradas rurais, com ênfase na construção de bacias d`água, popularmente conhecida como gamelas.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/req_n_238-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/req_n_238-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Mogiana, próximo ao número 68, localizada no Jardim Caeté.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/req_n_239-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/req_n_239-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências cabíveis, quanto aos fios de internet e telefonia instalados em postes de energia elétrica que estão abaixo da altura mínima ou espalhados pelas calçadas.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/req_n_240-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/req_n_240-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Finanças e de Educação, de ser disponibilizado uniformes completos como: camisetas, shorts, calças, blusas de frio, meias e tênis, aos alunos da rede pública de ensino no início do ano letivo de 2026.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/req_n_241-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/req_n_241-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a construção de rampas de acessibilidade na entrada de acesso aos setores de Regulação, Transporte, Call Center e Assistência Social.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/req_n_242-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/req_n_242-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser construído um Poliesportivo no Bairro Coeté, preferencialmente, próximo a Mercearia Riberluz.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/req_n_243-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/req_n_243-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretaria Municipais de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito e de Educação, Cultura e Esporte, de ser construída uma ciclovia por toda a extensão da Avenida Limírio Pereira de Mello.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/req_n_244-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/req_n_244-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser implantado o Projeto de Educação Digital com foco em Ecossistema de Inovação e Intencionalidade Pedagógica, nas unidades escolares da rede municipal.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/req_n_245-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/req_n_245-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de um redutor de velocidade na Avenida Cel. Antônio Paulino da Costa, próximo ao número 1.332.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/req_n_246-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/req_n_246-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras que conserte a calçada do lado esquerdo, da Avenida Vital Paulino da Costa, entre os cruzamentos com a Avenida Governador Valadares e Rua Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/req_n_247-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/req_n_247-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudado um aumento no vencimento dos Agentes de Vigilância Sanitária para um patamar não inferior a dois salários mínimos mensais.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/req_n_248-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/req_n_248-2025.pdf</t>
   </si>
   <si>
     <t>Que coloque adesivos com imagens e mensagens alusivas voltadas a conscientização e importância da preservação do Meio Ambiente, nos caminhões que fazem os serviços de coleta de lixo, no Município.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/req_n_248-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/req_n_248-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de serem construídas mais salas de aula no prédio do Centro de Educação Infantil Pró-Infância, visando a abertura de mais vagas para receber as crianças que estão na lista de espera.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/req_n_250-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/req_n_250-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras, que faça a construção de rampas de acessibilidade no entorno do prédio do Centro de Atenção Psicossocial Rosalino João e Paixão -CAPS, bem como o rebaixamento da calçada no portão de entrada, permitindo a passagem adequada de ambulâncias e demais veículos, quando necessário.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/req_n_251-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/req_n_251-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras, que faça a pavimentação asfáltica do espaço compreendido entre a parte de baixo da Avenida Antônio Paulino da Costa no cruzamento com a Limírio Pereira de Mello e Rua José Augusto Filho, com a devida sinalização de faixas de pedestres, visando melhorar a segurança do local.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/req_n_252-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/req_n_252-2025.pdf</t>
   </si>
   <si>
     <t>Que notifique a Companhia de Saneamento Básico (COPASA), para que faça a pintura da caixa d`água, existente na Praça Olinto Paulino da Costa, urgentemente.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/req_n_253-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/req_n_253-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de conceder reajuste na gratificação destinada aos brigadistas, determinada pela Lei Municipal N° 2551/2024, atualmente fixada no valor de R$300,00 (trezentos reais).</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Elias Jose de Magalhães, Francisco Arantes Junior (Babalu)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/req_n_254-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/req_n_254-2025.pdf</t>
   </si>
   <si>
     <t>Para que informe esta Casa de Leis, se o Município já recebeu o medicamento Trastuzumabe Entansina, indicado para o tratamento do câncer de mama HER2-positivo que é uma forma agressiva da doença que estimula o crescimento das células tumorais, já disponibilizado pelo Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/req_n_255-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/req_n_255-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras, que faça a construção de um redutor de velocidade, no final da Avenida Governador Valadares, próximo ao número 1.231, atendendo a reivindicações dos moradores do local.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/req_n_256-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/req_n_256-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de instituir multas aos munícipes que depositarem lixos domésticos nas calçadas em dias diferentes dos estabelecidos para a coleta regular.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/req_n_257-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/req_n_257-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de remeter a esta Casa de Leis, para apreciação, do projeto de lei que autorize o Poder Executivo Municipal a conceder desconto no IPTU (Imposto Predial e Territorial Urbano) a empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos comerciais e/ou imóveis residenciais, possibilitando a visualização das vias e espaços públicos, fornecendo as imagens às Polícias Civil e Militar, incentivando a melhorias dos procedimentos de segurança pública.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/req_n_258-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/req_n_258-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a construção de redutor de velocidade ou rotatória na saída de Monte Santo para o Distrito de Milagre, mais precisamente no entroncamento com a Rua Areião.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/req_n_259-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/req_n_259-2025.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento de n° 241/2023, que o Poder Executivo, através da Secretaria Municipal de Educação, promova atualização no Estatuto do Magistério e do Plano de Carreira dos profissionais da Educação de Monte Santo de Minas, incluindo mais benefícios determinados por leis vigentes, como uma maior capacitação dos professores, promovendo ajuda ao transporte, alimentação e licença remunerada durante o período em que estiverem cursando mestrado/doutorado.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/req_n_260-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/req_n_260-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de implantar horário fixo para realização das consultas médicas agendadas nos Postos de Saúde da Família (PSFs), que a partir da chegada do primeiro servidor as portas de entrada sejam liberadas para permanência dos pacientes, bem como haja o remanejamento de profissionais com as mesmas funções, mediante critérios objetivos (necessidade de serviço, carga horária, especialidades), para que não venha a ocorrer sobrecarga em algumas unidades e ociosidade em outras.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/req_n_261-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/req_n_261-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de conceder licença paternidade pelo período de 20 (vinte) dias consecutivos, a contar do nascimento do(a) filho(a) aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/req_n_262-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/req_n_262-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que coloque uma caçamba de lixo, no Bairro São Miguel (Matadouro), próximo a Chácara do Sr. Ronaldo.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/req_n_263-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/req_n_263-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a instalação de um redutor de velocidade na Rua Eduardo Lane, localizada no Bairro Jardim Boas Novas, próximo ao número 081.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/req_n_264-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/req_n_264-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça uma operação "Tapa Buracos" na Rua Sebastião de Castro Teixeira, localizada no Bairro Coeté".</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/req_n_265-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/req_n_265-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de readequar ao Plano de Cargos, Carreiras e Vencimentos da Prefeitura Municipal, a profissão dos motoristas de ambulâncias, em conformidade com a Lei Federal n° 15.250, de 03 de novembro de 2025.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/req_n_266-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/req_n_266-2025.pdf</t>
   </si>
   <si>
     <t>Que estude, juntamente com a Polícia Militar, a possibilidade de intensificar a fiscalização e aplicar as devidas sansões previstas no Código de Trânsito Brasileiro ao condutor que aumentar o barulho produzido por escapamentos de motocicleta.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/req_n_267-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/req_n_267-2025.pdf</t>
   </si>
   <si>
     <t>Para determinas a Secretaria Municipal de Obras Públicas que conserte os letreiros luminosos e faça a pintura dos dois portais de entrada da cidade.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/req_n_268-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/req_n_268-2025.pdf</t>
   </si>
   <si>
     <t>Que determine à Secretaria Municipal de Obras Públicas que tome as devidas providências em relação ao desmoronamento de terras que vem ocorrendo na Rua Rouxinol, situada no final do Bairro Jardim Santa Hermínia II.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/req_n_269-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/req_n_269-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar à Secretaria Municipal de Obras Públicas que faça a instalação de corrimões nas escadarias laterais da Igreja Matriz, por tratar de um dos principais cartões postais da cidade.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/req_n_270-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/req_n_270-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao Departamento do Meio Ambiente, que faça uma avaliação técnica minunciosa na árvore denominada como Pau-Óleo, existente na Praça da Igreja Matriz, próximo da gruta e caso entenda necessário tome as providências cabíveis para substituição da mesma.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/req_n_271-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/req_n_271-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça uma limpeza na contenção de água existente, no cruzamento da Av. José Augusto Filho com a Avenida Eutímio Antoniolli, na parte de baixo do Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/req_n_272-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/req_n_272-2025.pdf</t>
   </si>
   <si>
     <t>Que em conjunto com a Secretaria Municipal de Saúde, estude a viabilidade de aquisição de um criocautério dermatológico de nitrogênio liquido, equipamento utilizado em procedimentos de criocirurgia para tratamento de diversas lesões superficiais na pele, verrugas, manchas, fibromas, pequenos tumores benignos , entre outras alterações dermatológicas.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/req_n_273-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/req_n_273-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de liberar os banheiros existentes no Sambódromo, Sebastião Antônio da Silva (Terreirão) para uso da população durante o horário comercial, garantindo, para tanto, a presença de um servidor responsável pela vigilância, limpeza e segurança do local.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/req_n_274-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/req_n_274-2025.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente a realização urgente da poda da àrvore localizada na Avenida Governador Valadares, nas proximidades da Pré Escola Municipal Maria José Grassando Costa (Cohab).</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/req_n_275-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/req_n_275-2025.pdf</t>
   </si>
   <si>
     <t>Que em conjunto com o Comando da Polícia Militar, adote medidas de reforço da segurança pública nas principais ruas comercias da cidade, com a realização de rondas interruptas, especialmente no período noturno, durante todo o mês de dezembro.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/req_n_276-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/req_n_276-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de disponibilizar ônibus para o transporte dos foliões das Companhias de Reis, no período compreendido entre 25 de dezembro a 06 de janeiro quando se inicia a tradicional peregrinação dos devotos em homenagem a Santos Reis.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/req_n_277-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/req_n_277-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a pavimentação asfáltica da Avenida Antenor Carvalhaes.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/req_n_278-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/req_n_278-2025.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de instituir plantões odontológicos no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/req_n_279-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/req_n_279-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a imediata notificação do proprietário do terreno existente na Rua Madre Gertrudes, em frente ao número 469,, tendo em vista a situação de risco iminente de queda de muro.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/req_n_280-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/req_n_280-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a instalação de um redutor de velocidade na Rua São Sebastião, nas proximidades do número 248, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/req_n_281-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/req_n_281-2025.pdf</t>
   </si>
   <si>
     <t>Que determine aos setores competentes a realização de estudos técnicos quanto à viabilidade de utilizar a àgua proveniente de uma mina natural existente nas proximidades da àrea verde de propriedade da Prefeitura Municipal , situada na Rua Francisco Castejon, em frente ao número 208, Jardim Nova Primavera, para construção de um chafariz ou fonte pública.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/req_n_282-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/req_n_282-2025.pdf</t>
   </si>
   <si>
     <t>Que determine a execução urgente das medidas previstas na Lei Municipal n° 2.637/2025, a qual dispõe sobre a limpeza de terrenos no âmbito do Município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/req_n_283-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/req_n_283-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a notificação do proprietário do imóvel, atualmente abandonado, existente na Rua Viradouro, n° 022, no Bairro Jardim Boas Novas para que tome as providências cabíveis quanto a atual situação do mesmo.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3877/req_n_284-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3877/req_n_284-2025.pdf</t>
   </si>
   <si>
     <t>Que estude, em conjunto com o Departamento de Turismo, a possibilidade de instalar placas de identificação nos bairros rurais, contendo nome, direção e a devida quilometragem entre um ponto e outro.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_n_285-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_n_285-2025.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, de ser instalado um parquinho infantil e uma academia ao ar livre no canteiro central da Avenida Limírio Pereira de Mello, próximo ao Campo de Malha Osmar Augusto, no Jardim 1° de Maio.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3878/req_n_286-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3878/req_n_286-2025.pdf</t>
   </si>
   <si>
     <t>Que seja determinado à Vigilância Sanitária e a Secretaria de Meio Ambiente, que verifiquem se as empresas estão seguindo devidamente os descartes oriundos do processo de produção, pois, os moradores de parte do Jardim Ipiranga e São Judas Tadeu estão presenciando detritos provenientes do Parque Industrial acumulados na antiga mina de água existente nos fundos da rua conhecida como São Judas Tadeu.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3879/req_n_287-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3879/req_n_287-2025.pdf</t>
   </si>
   <si>
     <t>Que adote as providências necessárias diante da atual situação da antiga caixa d`água existente na Rua Adomiro José Marçal, localizada no Jardim Ipiranga, pois conforme relatos de moradores, a referida estrutura foi parcialmente cortada, restando aproximadamente 60 centímetros de sua base, vem como estude a possibilidade de construir muros ao entorno do terreno para maior segurança dos moradores vizinhos ao local.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3880/req_n_288-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3880/req_n_288-2025.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas a inclusão, em sua pauta de prioridades, o cascalhamento das estradas rurais que recebem um maior fluxo de veículos de grande porte responsáveis pelo transporte de leite.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/projeto_de_emenda_n_001-2025.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/projeto_de_emenda_n_001-2025.pdf</t>
   </si>
   <si>
     <t>"Acrescenta artigo na Lei Orgânica Municipal que dispõe sobre Emendas Impositivas no Orçamento do Município".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4695,67 +4698,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/mocao_de_aplausos_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplausos_e_congratulacoes_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/mocao_de_aplausos_e_congratulacoes_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/mocao_de_aplausos_e_congratulacoes_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3881/mocao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/projeto_de_decreto_legislativo_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_decreto_02-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_decreto_03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_decreto_legislativo_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_complementar_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_complementar_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_complementar_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_lei_complementar_64-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/projetodelei_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/projeto_de_lei_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/oficio_n_0036-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/projeto_de_lei_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_lei_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_n_0018-2025_parte_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_lei_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_lei_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/projeto_de_lei_n_0027-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_lei_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/projeto_de_lei_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/projeto_de_lei_37-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_lei_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/projeto_de_lei_-_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_-_doacao_de_bem_imovel_-_vila_sao_miguel-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_de_lei_n45-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/projeto_de_lei_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/projeto_47-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/projeto_de_lei_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_lei_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/projeto_de_lei_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_lei_n58-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_lei_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_65-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_66-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/projeto_de_lei_67-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_numero_68.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_resolucao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_resolucao_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/req_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/req_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/req_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/req_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/req_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/req_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/req_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/req_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/req_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/req_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/req_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/req_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/req_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/req_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/req_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/req_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/req_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/req_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/req_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/req_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/req_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/req_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/req_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/req_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/req_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/req_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/req_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/req_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/req_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/req_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/req_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/req_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/req_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/req_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/req_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/req_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/req_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/req_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/req_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/req_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/req_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/req_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/req_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/req_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/req_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/req_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/req_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/req_no051-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/req_n052-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/req_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/req_n054-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/req_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/req_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/req_n057-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/req_n058-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/req_n059-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/req_n060-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/req_n061-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/req_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/req_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/req_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/req_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/req_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/req_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/req_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/req_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/req_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/req_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/req_n072-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/req_n073-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/req_n074-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/req_n075-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/req_n076-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/req_n077-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/req_n078-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/req_n079-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/req_n080-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/req_n081-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/req_n082-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/req_n083-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/req_n_084-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/req_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/req_n_086-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/req_n_087-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/req_n_088-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/req_n_089-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/req_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/req_n091-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/req_n092-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/req_n093-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/req_n_094-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/req_n_095-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/req_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/req_n_098-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/req_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/req_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/req_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/req_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/req_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/req_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/req_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3624/req_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/req_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/req_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/req_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/req_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/req_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/req_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/req_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/req_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/req_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/req_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/req_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/req_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/req_n119-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/req_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_121_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/req_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/req_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/req_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/req_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/req_n_127-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/req_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/req_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/req_n_130-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/req_n_131-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/req_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/req_n_133-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3653/req_n_134-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/req_n_135-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/req_n_136-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/req_n_137-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/req_n_138-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/req_n_139-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/req_n_140-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/req_n_141-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/req_n_142-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/req_n_143-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/req_n_144-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/req_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/req_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/req_n_147-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/req_n_148-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/req_n_149-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/req_n_150-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/req_n_151-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/req_n_152-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/req_n_153-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/req_n_154-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/req_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/req_n_156-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/req_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/req_n_158-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/req_n_159-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/req_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/req_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/req_n_162-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/req_n_163-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/req_n_164-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/req_n_165-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/req_n_166-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/req_n_167-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/req_n_168-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/req_n_169-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/req_n_170-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/req_n_171-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/req_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/req_n_0174-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/req_n_175-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/req_n_176-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/req_n_177-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/req_n_178-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/req_n_179-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/req_n_180-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/req_n_181-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/req_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/req_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/req_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/req_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/req_n_186-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/req_n_187-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/req_n_188-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/req_n_189-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/req_n_190-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/req_n_191-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/req_n_192-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/req_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/req_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/req_n_195-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/req_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/req_n_197-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/req_n_198-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/req_n_199-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/req_n_200-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/req_n_201-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/req_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/req_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/req_n_204-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/req_n_205-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/req_n_206-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/req_n_207-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/req_n_208-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/req_n_209-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/req_n_210-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/req_n_211-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/req_n_212-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/req_n_213-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/req_n_214-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/req_n_215-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/req_n_216-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/req_n_217-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/req_n_218-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/req_n_219-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/req_n_220-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/req_n_221-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/req_n_222-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/req_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/req_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/req_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/req_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/req_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/req_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/req_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/req_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/req_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/req_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/req_n_233-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/req_n_234-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/req_n_235-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/req_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/req_n_237-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/req_n_238-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/req_n_239-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/req_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/req_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/req_n_242-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/req_n_243-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/req_n_244-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/req_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/req_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/req_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/req_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/req_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/req_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/req_n_251-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/req_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/req_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/req_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/req_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/req_n_256-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/req_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/req_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/req_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/req_n_260-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/req_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/req_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/req_n_263-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/req_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/req_n_265-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/req_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/req_n_267-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/req_n_268-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/req_n_269-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/req_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/req_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/req_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/req_n_273-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/req_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/req_n_275-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/req_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/req_n_277-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/req_n_278-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/req_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/req_n_280-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/req_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/req_n_282-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/req_n_283-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3877/req_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3878/req_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3879/req_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3880/req_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/projeto_de_emenda_n_001-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3622/mocao_de_aplausos_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3694/mocao_de_aplausos_e_congratulacoes_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3704/mocao_de_aplausos_e_congratulacoes_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3713/mocao_de_aplausos_e_congratulacoes_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3755/mocao_n005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3776/mocao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3817/mocao_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3881/mocao_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3623/projeto_de_decreto_legislativo_n001-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_decreto_02-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_decreto_03-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3876/projeto_de_decreto_legislativo_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3598/projeto_de_lei_complementar_n009-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3674/projeto_de_lei_complementar_n_023-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_complementar_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3870/projeto_de_lei_complementar_64-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3508/projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3509/projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3522/projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3551/projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3552/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3562/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3581/projetodelei_n007-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3597/projeto_de_lei_n008-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3611/projeto_de_lei_n010-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3642/projeto_de_lei_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3643/oficio_n_0036-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3666/projeto_de_lei_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3655/projeto_de_lei_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3667/projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3668/projeto_de_lei_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3669/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3675/projeto_de_lei_n_0018-2025_parte_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3670/projeto_de_lei_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3671/projeto_de_lei_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3672/projeto_de_lei_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3673/projeto_de_lei_n_022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3681/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3682/projeto_de_lei_n_025-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3695/projeto_de_lei_n_026-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3696/projeto_de_lei_n_0027-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_n_028-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_n_030-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_lei_n_031-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3734/projeto_de_lei_n_033-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3742/projeto_de_lei_n_035-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3757/projeto_de_lei_37-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3756/projeto_de_lei_n_038-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_n_039-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3765/projeto_de_lei_-_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3771/projeto_de_lei_-_doacao_de_bem_imovel_-_vila_sao_miguel-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3772/projeto_de_lei_n_042-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3795/projeto_de_lei_n45-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3797/projeto_de_lei_n_046-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3796/projeto_47-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3811/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/projeto_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3809/projeto_de_lei_n_050-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_lei_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3835/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3829/projeto_de_lei_n_54-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/projeto_de_lei_056-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3854/projeto_de_lei_n_057-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3843/projeto_de_lei_n58-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3844/projeto_de_lei_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3868/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3871/projeto_de_lei_65-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3872/projeto_de_lei_66-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3873/projeto_de_lei_67-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_numero_68.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3549/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3550/projeto_de_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_resolucao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_resolucao_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3841/projeto_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3510/req_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3511/req_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3512/req_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3513/req_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3514/req_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3515/req_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3516/req_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3517/req_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3518/req_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3519/req_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3520/req_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3521/req_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3523/req_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3524/req_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3525/req_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3526/req_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3527/req_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3528/req_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3529/req_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3530/req_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3531/req_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3532/req_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3533/req_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3534/req_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3535/req_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3536/req_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3537/req_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3538/req_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3539/req_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3540/req_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3541/req_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3542/req_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3543/req_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3544/req_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3545/req_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3546/req_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3547/req_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3548/req_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3553/req_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3554/req_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3555/req_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3556/req_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3557/req_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3558/req_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3559/req_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3560/req_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3561/req_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3563/req_no051-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3564/req_n052-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3565/req_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3566/req_n054-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3567/req_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3568/req_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3569/req_n057-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3570/req_n058-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3571/req_n059-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3572/req_n060-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3573/req_n061-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3582/req_n062-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3583/req_n063-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3584/req_n064-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3574/req_n065-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3585/req_n066-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3575/req_n067-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3576/req_n068-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3577/req_n069-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3578/req_n070-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3579/req_n071-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3580/req_n072-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3586/req_n073-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3587/req_n074-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3588/req_n075-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3589/req_n076-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3590/req_n077-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3591/req_n078-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3592/req_n079-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3593/req_n080-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3594/req_n081-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3595/req_n082-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3596/req_n083-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3599/req_n_084-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/req_n085-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3601/req_n_086-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3602/req_n_087-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3603/req_n_088-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3604/req_n_089-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3605/req_n_090-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/req_n091-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3607/req_n092-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/req_n093-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3609/req_n_094-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3610/req_n_095-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3612/req_n_096-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/req_n_097-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3614/req_n_098-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/req_n_099-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3616/req_n_100-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/req_n_101-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3618/req_n_102-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3619/req_n_103-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3620/req_n_104-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3621/req_n_105-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3624/req_n_106-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3625/req_n_107-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3626/req_n_108-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3627/req_n_109-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3628/req_n_110-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3629/req_n_111-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/req_n_112-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3631/req_n_113-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3632/req_n_114-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3633/req_n_115-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3634/req_n_116-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3635/req_n_117-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/req_n_118-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3637/req_n119-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3638/req_n_120-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_121_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3640/req_n_123-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3641/req_n_124-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3644/req_n_125-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3645/req_n_126-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3646/req_n_127-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3647/req_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3648/req_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3649/req_n_130-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3650/req_n_131-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3651/req_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3652/req_n_133-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3653/req_n_134-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3654/req_n_135-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3656/req_n_136-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3657/req_n_137-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3658/req_n_138-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3659/req_n_139-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3660/req_n_140-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3661/req_n_141-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3662/req_n_142-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3663/req_n_143-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3676/req_n_144-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3664/req_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3665/req_n_146-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3677/req_n_147-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3678/req_n_148-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3683/req_n_149-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3684/req_n_150-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3685/req_n_151-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3686/req_n_152-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3687/req_n_153-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3688/req_n_154-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3689/req_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3690/req_n_156-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3691/req_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3692/req_n_158-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3693/req_n_159-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3697/req_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3698/req_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3699/req_n_162-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3700/req_n_163-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3701/req_n_164-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3702/req_n_165-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3703/req_n_166-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3707/req_n_167-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3708/req_n_168-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3709/req_n_169-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3710/req_n_170-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3711/req_n_171-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3712/req_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3715/req_n_0174-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3716/req_n_175-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3717/req_n_176-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3718/req_n_177-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3719/req_n_178-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3720/req_n_179-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3721/req_n_180-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3722/req_n_181-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3723/req_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3725/req_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3727/req_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3728/req_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3730/req_n_186-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3731/req_n_187-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3738/req_n_188-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3737/req_n_189-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3732/req_n_190-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3739/req_n_191-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3736/req_n_192-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3743/req_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3735/req_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3744/req_n_195-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3745/req_n_196-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3746/req_n_197-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3747/req_n_198-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3748/req_n_199-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3749/req_n_200-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3750/req_n_201-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3751/req_n_202-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3752/req_n_203-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3753/req_n_204-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3754/req_n_205-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3758/req_n_206-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3759/req_n_207-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3760/req_n_208-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3761/req_n_209-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3762/req_n_210-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3763/req_n_211-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3764/req_n_212-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3767/req_n_213-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3768/req_n_214-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3769/req_n_215-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3770/req_n_216-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3774/req_n_217-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3775/req_n_218-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3779/req_n_219-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3780/req_n_220-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3781/req_n_221-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3782/req_n_222-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3783/req_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3784/req_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3785/req_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/req_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3789/req_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3790/req_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/req_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3792/req_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3793/req_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3798/req_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3799/req_n_233-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3800/req_n_234-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3801/req_n_235-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3802/req_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3803/req_n_237-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3804/req_n_238-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3805/req_n_239-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3806/req_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3807/req_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3808/req_n_242-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3812/req_n_243-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3813/req_n_244-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3814/req_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3816/req_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3818/req_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3819/req_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3820/req_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3821/req_n_250-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3822/req_n_251-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3823/req_n_252-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3824/req_n_253-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3825/req_n_254-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3826/req_n_255-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3827/req_n_256-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3828/req_n_257-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3830/req_n_258-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/req_n_259-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3831/req_n_260-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3838/req_n_261-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3832/req_n_262-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3845/req_n_263-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3846/req_n_264-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3839/req_n_265-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3840/req_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3847/req_n_267-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3848/req_n_268-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3849/req_n_269-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3850/req_n_270-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3851/req_n_271-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3856/req_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3852/req_n_273-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3853/req_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3855/req_n_275-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3859/req_n_276-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3860/req_n_277-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3861/req_n_278-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3862/req_n_279-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3863/req_n_280-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/req_n_281-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3865/req_n_282-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3866/req_n_283-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3877/req_n_284-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3867/req_n_285-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3878/req_n_286-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3879/req_n_287-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3880/req_n_288-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/3833/projeto_de_emenda_n_001-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5662,8735 +5665,8735 @@
       </c>
       <c r="H36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>156</v>
       </c>
       <c r="D37" t="s">
         <v>88</v>
       </c>
       <c r="E37" t="s">
         <v>89</v>
       </c>
       <c r="F37" t="s">
         <v>68</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
         <v>88</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38" t="s">
         <v>68</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
         <v>88</v>
       </c>
       <c r="E39" t="s">
         <v>89</v>
       </c>
       <c r="F39" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
         <v>88</v>
       </c>
       <c r="E40" t="s">
         <v>89</v>
       </c>
       <c r="F40" t="s">
         <v>68</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
         <v>88</v>
       </c>
       <c r="E41" t="s">
         <v>89</v>
       </c>
       <c r="F41" t="s">
         <v>68</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
         <v>88</v>
       </c>
       <c r="E42" t="s">
         <v>89</v>
       </c>
       <c r="F42" t="s">
         <v>68</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
         <v>88</v>
       </c>
       <c r="E43" t="s">
         <v>89</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
         <v>88</v>
       </c>
       <c r="E44" t="s">
         <v>89</v>
       </c>
       <c r="F44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D45" t="s">
         <v>88</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D46" t="s">
         <v>88</v>
       </c>
       <c r="E46" t="s">
         <v>89</v>
       </c>
       <c r="F46" t="s">
         <v>68</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
         <v>88</v>
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D48" t="s">
         <v>88</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
       <c r="F48" t="s">
         <v>68</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
         <v>88</v>
       </c>
       <c r="E49" t="s">
         <v>89</v>
       </c>
       <c r="F49" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D50" t="s">
         <v>88</v>
       </c>
       <c r="E50" t="s">
         <v>89</v>
       </c>
       <c r="F50" t="s">
         <v>68</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D51" t="s">
         <v>88</v>
       </c>
       <c r="E51" t="s">
         <v>89</v>
       </c>
       <c r="F51" t="s">
         <v>68</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H51" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D52" t="s">
         <v>88</v>
       </c>
       <c r="E52" t="s">
         <v>89</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H52" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D53" t="s">
         <v>88</v>
       </c>
       <c r="E53" t="s">
         <v>89</v>
       </c>
       <c r="F53" t="s">
         <v>68</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H53" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D54" t="s">
         <v>88</v>
       </c>
       <c r="E54" t="s">
         <v>89</v>
       </c>
       <c r="F54" t="s">
         <v>68</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
         <v>88</v>
       </c>
       <c r="E55" t="s">
         <v>89</v>
       </c>
       <c r="F55" t="s">
         <v>68</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D56" t="s">
         <v>88</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
       <c r="F56" t="s">
         <v>68</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D57" t="s">
         <v>88</v>
       </c>
       <c r="E57" t="s">
         <v>89</v>
       </c>
       <c r="F57" t="s">
         <v>68</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D58" t="s">
         <v>88</v>
       </c>
       <c r="E58" t="s">
         <v>89</v>
       </c>
       <c r="F58" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D59" t="s">
         <v>88</v>
       </c>
       <c r="E59" t="s">
         <v>89</v>
       </c>
       <c r="F59" t="s">
         <v>68</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D60" t="s">
         <v>88</v>
       </c>
       <c r="E60" t="s">
         <v>89</v>
       </c>
       <c r="F60" t="s">
         <v>68</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H60" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D61" t="s">
         <v>88</v>
       </c>
       <c r="E61" t="s">
         <v>89</v>
       </c>
       <c r="F61" t="s">
         <v>140</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D62" t="s">
         <v>88</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>68</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H62" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D63" t="s">
         <v>88</v>
       </c>
       <c r="E63" t="s">
         <v>89</v>
       </c>
       <c r="F63" t="s">
         <v>68</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H63" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D64" t="s">
         <v>88</v>
       </c>
       <c r="E64" t="s">
         <v>89</v>
       </c>
       <c r="F64" t="s">
         <v>68</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D65" t="s">
         <v>88</v>
       </c>
       <c r="E65" t="s">
         <v>89</v>
       </c>
       <c r="F65" t="s">
         <v>68</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D66" t="s">
         <v>88</v>
       </c>
       <c r="E66" t="s">
         <v>89</v>
       </c>
       <c r="F66" t="s">
         <v>68</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H66" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D67" t="s">
         <v>88</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
         <v>88</v>
       </c>
       <c r="E68" t="s">
         <v>89</v>
       </c>
       <c r="F68" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H68" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D69" t="s">
         <v>88</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H69" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D70" t="s">
         <v>88</v>
       </c>
       <c r="E70" t="s">
         <v>89</v>
       </c>
       <c r="F70" t="s">
         <v>68</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H70" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D71" t="s">
         <v>88</v>
       </c>
       <c r="E71" t="s">
         <v>89</v>
       </c>
       <c r="F71" t="s">
         <v>68</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D72" t="s">
         <v>88</v>
       </c>
       <c r="E72" t="s">
         <v>89</v>
       </c>
       <c r="F72" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D73" t="s">
         <v>88</v>
       </c>
       <c r="E73" t="s">
         <v>89</v>
       </c>
       <c r="F73" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D74" t="s">
         <v>88</v>
       </c>
       <c r="E74" t="s">
         <v>89</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H74" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D75" t="s">
         <v>88</v>
       </c>
       <c r="E75" t="s">
         <v>89</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D76" t="s">
         <v>88</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
         <v>68</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D77" t="s">
         <v>88</v>
       </c>
       <c r="E77" t="s">
         <v>89</v>
       </c>
       <c r="F77" t="s">
         <v>68</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H77" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D78" t="s">
         <v>88</v>
       </c>
       <c r="E78" t="s">
         <v>89</v>
       </c>
       <c r="F78" t="s">
         <v>68</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D79" t="s">
         <v>88</v>
       </c>
       <c r="E79" t="s">
         <v>89</v>
       </c>
       <c r="F79" t="s">
         <v>68</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D80" t="s">
         <v>88</v>
       </c>
       <c r="E80" t="s">
         <v>89</v>
       </c>
       <c r="F80" t="s">
         <v>68</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H80" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D81" t="s">
         <v>88</v>
       </c>
       <c r="E81" t="s">
         <v>89</v>
       </c>
       <c r="F81" t="s">
         <v>68</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H81" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D82" t="s">
         <v>88</v>
       </c>
       <c r="E82" t="s">
         <v>89</v>
       </c>
       <c r="F82" t="s">
         <v>68</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H82" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E83" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H83" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>17</v>
       </c>
       <c r="D84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E84" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H84" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>22</v>
       </c>
       <c r="D85" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E85" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F85" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H85" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>27</v>
       </c>
       <c r="D86" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E86" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F86" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>32</v>
       </c>
       <c r="D87" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E87" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F87" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H87" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E88" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F88" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E89" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H89" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E90" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F90" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H90" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>32</v>
       </c>
       <c r="D91" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E91" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F91" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H91" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>36</v>
       </c>
       <c r="D92" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F92" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>41</v>
       </c>
       <c r="D93" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E93" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H93" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>46</v>
       </c>
       <c r="D94" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E94" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H94" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>65</v>
       </c>
       <c r="D95" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E95" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H95" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>114</v>
       </c>
       <c r="D96" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E96" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F96" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H96" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>119</v>
       </c>
       <c r="D97" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E97" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F97" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H97" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>127</v>
       </c>
       <c r="D98" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E98" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F98" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H98" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>131</v>
       </c>
       <c r="D99" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E99" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F99" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H99" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>135</v>
       </c>
       <c r="D100" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E100" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F100" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H100" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>139</v>
       </c>
       <c r="D101" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E101" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F101" t="s">
         <v>28</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H101" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>144</v>
       </c>
       <c r="D102" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E102" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F102" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H102" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>152</v>
       </c>
       <c r="D103" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E103" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F103" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H103" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>156</v>
       </c>
       <c r="D104" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E104" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H104" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D105" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E105" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H105" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D106" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E106" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H106" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>72</v>
       </c>
       <c r="D107" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E107" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F107" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="H107" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D108" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E108" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F108" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H108" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D109" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E109" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H109" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D110" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E110" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F110" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H110" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D111" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E111" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F111" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H111" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F112" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H112" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D113" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E113" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H113" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F114" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H114" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D115" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E115" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F115" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H115" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D116" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E116" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F116" t="s">
         <v>28</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H116" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D117" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E117" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H117" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D118" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E118" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F118" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D119" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E119" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F119" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H119" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D120" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E120" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F120" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H120" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E121" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F121" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H121" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D122" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E122" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F122" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H122" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D123" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E123" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F123" t="s">
         <v>28</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H123" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D124" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E124" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F124" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H124" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D125" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E125" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F125" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H125" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D126" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E126" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F126" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H126" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>76</v>
       </c>
       <c r="D127" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E127" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H127" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D128" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E128" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F128" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H128" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D129" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E129" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F129" t="s">
         <v>28</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H129" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D130" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E130" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F130" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H130" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D131" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E131" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F131" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H131" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D132" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E132" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F132" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H132" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D133" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E133" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="H133" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D134" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E134" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F134" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="H134" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D135" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E135" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F135" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H135" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D136" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E136" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F136" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H136" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D137" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E137" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F137" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H137" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D138" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E138" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F138" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H138" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D139" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E139" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H139" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D140" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E140" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F140" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H140" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D141" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E141" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="H141" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D142" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F142" t="s">
         <v>28</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H142" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D143" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E143" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F143" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H143" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D144" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E144" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H144" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D145" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E145" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H145" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D146" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E146" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F146" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H146" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>80</v>
       </c>
       <c r="D147" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E147" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F147" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H147" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>84</v>
       </c>
       <c r="D148" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E148" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F148" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H148" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D149" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E149" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H149" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D150" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E150" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F150" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H150" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D151" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E151" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="H151" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D152" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E152" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F152" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="H152" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D153" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E153" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H153" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D154" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E154" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F154" t="s">
         <v>115</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H154" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D155" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E155" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F155" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H155" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D156" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E156" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F156" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="H156" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D157" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E157" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H157" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D158" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E158" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="H158" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D159" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E159" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H159" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D160" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E160" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F160" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H160" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D161" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E161" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F161" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H161" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D162" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E162" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H162" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D163" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E163" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F163" t="s">
         <v>115</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H163" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D164" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E164" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F164" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H164" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D165" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E165" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H165" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D166" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E166" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H166" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D167" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E167" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F167" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H167" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D168" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E168" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F168" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H168" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D169" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E169" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F169" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H169" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D170" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E170" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H170" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D171" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E171" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="H171" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D172" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E172" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H172" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D173" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E173" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F173" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H173" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D174" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E174" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="H174" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D175" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E175" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F175" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H175" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D176" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E176" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F176" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H176" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D177" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E177" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F177" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H177" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D178" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E178" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="H178" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D179" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E179" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F179" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H179" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D180" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E180" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F180" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H180" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D181" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E181" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F181" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="H181" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D182" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E182" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F182" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H182" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D183" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E183" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H183" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D184" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E184" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F184" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H184" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D185" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E185" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F185" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="H185" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D186" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E186" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F186" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="H186" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D187" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E187" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F187" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H187" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D188" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E188" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F188" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="H188" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D189" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E189" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F189" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="H189" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D190" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E190" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F190" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H190" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D191" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E191" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F191" t="s">
         <v>115</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H191" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D192" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E192" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F192" t="s">
         <v>115</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="H192" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D193" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E193" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F193" t="s">
         <v>115</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H193" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D194" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E194" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F194" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H194" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D195" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E195" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F195" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="H195" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D196" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E196" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F196" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H196" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D197" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E197" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F197" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="H197" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D198" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E198" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F198" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H198" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D199" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E199" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F199" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H199" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D200" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E200" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F200" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="H200" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D201" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E201" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F201" t="s">
         <v>28</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H201" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D202" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E202" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F202" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H202" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D203" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E203" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F203" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H203" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D204" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E204" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H204" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D205" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E205" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H205" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="D206" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E206" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H206" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="D207" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E207" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F207" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H207" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D208" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E208" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F208" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="H208" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D209" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E209" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="H209" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D210" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E210" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F210" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H210" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D211" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E211" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H211" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D212" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E212" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F212" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H212" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D213" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E213" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F213" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="H213" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D214" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E214" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F214" t="s">
         <v>115</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H214" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D215" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E215" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F215" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H215" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D216" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E216" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F216" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H216" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D217" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E217" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F217" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H217" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D218" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E218" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F218" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H218" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D219" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E219" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F219" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="H219" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D220" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E220" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F220" t="s">
         <v>28</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H220" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D221" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E221" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F221" t="s">
         <v>115</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="H221" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D222" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E222" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F222" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H222" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D223" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E223" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H223" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D224" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E224" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F224" t="s">
         <v>115</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H224" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D225" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E225" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F225" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H225" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D226" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E226" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F226" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H226" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D227" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E227" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F227" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H227" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D228" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E228" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F228" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="H228" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D229" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E229" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F229" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="H229" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D230" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E230" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F230" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H230" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D231" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E231" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F231" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H231" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D232" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E232" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F232" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H232" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D233" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E233" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F233" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H233" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D234" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E234" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F234" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="H234" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D235" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E235" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F235" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H235" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D236" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E236" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F236" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="H236" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D237" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E237" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F237" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H237" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D238" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E238" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F238" t="s">
         <v>28</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="H238" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D239" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E239" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F239" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H239" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D240" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E240" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F240" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H240" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D241" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E241" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F241" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H241" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D242" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E242" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F242" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H242" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D243" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E243" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F243" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H243" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D244" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E244" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F244" t="s">
         <v>28</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H244" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D245" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E245" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F245" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H245" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D246" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E246" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F246" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H246" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D247" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E247" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F247" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H247" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D248" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E248" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F248" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="H248" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D249" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E249" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F249" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H249" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D250" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E250" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H250" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D251" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E251" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F251" t="s">
         <v>28</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H251" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D252" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E252" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F252" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H252" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D253" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E253" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F253" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H253" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D254" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E254" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F254" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H254" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D255" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E255" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F255" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H255" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D256" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E256" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H256" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D257" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E257" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F257" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H257" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D258" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E258" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F258" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="H258" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D259" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E259" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F259" t="s">
         <v>37</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H259" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D260" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E260" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F260" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H260" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D261" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E261" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H261" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D262" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E262" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F262" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H262" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D263" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E263" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F263" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H263" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D264" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E264" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H264" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D265" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E265" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F265" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H265" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D266" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E266" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F266" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H266" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D267" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E267" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F267" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H267" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D268" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E268" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F268" t="s">
         <v>28</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H268" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D269" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E269" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F269" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H269" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D270" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E270" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F270" t="s">
         <v>18</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H270" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D271" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E271" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F271" t="s">
         <v>18</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H271" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D272" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E272" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F272" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H272" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D273" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E273" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F273" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H273" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D274" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E274" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F274" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H274" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D275" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E275" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F275" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H275" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D276" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E276" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F276" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H276" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D277" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E277" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F277" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H277" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D278" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E278" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F278" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H278" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D279" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E279" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F279" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H279" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D280" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E280" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F280" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H280" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D281" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E281" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F281" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H281" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D282" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E282" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H282" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D283" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E283" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F283" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H283" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D284" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E284" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F284" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="H284" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D285" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E285" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F285" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H285" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D286" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E286" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F286" t="s">
         <v>28</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H286" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D287" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E287" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F287" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H287" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D288" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E288" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F288" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H288" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="D289" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E289" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F289" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H289" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="D290" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E290" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F290" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H290" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D291" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E291" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F291" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H291" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D292" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E292" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F292" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H292" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D293" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E293" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F293" t="s">
         <v>18</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H293" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D294" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E294" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F294" t="s">
         <v>18</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H294" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D295" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E295" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F295" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H295" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D296" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E296" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F296" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H296" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D297" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E297" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F297" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H297" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D298" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E298" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F298" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H298" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D299" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E299" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F299" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H299" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D300" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E300" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F300" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H300" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D301" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E301" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H301" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D302" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E302" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F302" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H302" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D303" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E303" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F303" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="H303" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D304" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E304" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F304" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="H304" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D305" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E305" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F305" t="s">
         <v>28</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H305" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="D306" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E306" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F306" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H306" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D307" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E307" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F307" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H307" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D308" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E308" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F308" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="H308" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D309" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E309" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F309" t="s">
         <v>18</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H309" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D310" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E310" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F310" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H310" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D311" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E311" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F311" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H311" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D312" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E312" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F312" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H312" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D313" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E313" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F313" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H313" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D314" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E314" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F314" t="s">
         <v>28</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H314" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D315" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E315" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F315" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H315" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D316" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E316" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F316" t="s">
         <v>28</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H316" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D317" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E317" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F317" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H317" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D318" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E318" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F318" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H318" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D319" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E319" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F319" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H319" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D320" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E320" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F320" t="s">
         <v>28</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H320" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D321" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E321" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F321" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H321" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D322" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E322" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F322" t="s">
         <v>28</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H322" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D323" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E323" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F323" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H323" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D324" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E324" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F324" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="H324" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D325" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E325" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F325" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H325" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D326" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E326" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F326" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="H326" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D327" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E327" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F327" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="H327" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D328" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E328" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F328" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H328" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D329" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E329" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F329" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H329" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D330" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E330" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F330" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H330" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D331" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E331" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F331" t="s">
         <v>28</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H331" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="D332" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E332" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H332" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D333" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E333" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F333" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="H333" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D334" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E334" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F334" t="s">
         <v>18</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H334" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D335" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E335" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F335" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="H335" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="D336" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E336" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F336" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H336" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D337" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E337" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F337" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="H337" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D338" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E338" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F338" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="H338" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D339" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E339" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F339" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H339" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="D340" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E340" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F340" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H340" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D341" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E341" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F341" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="H341" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="D342" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E342" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F342" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="H342" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D343" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E343" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F343" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="H343" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="D344" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E344" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F344" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H344" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="D345" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E345" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F345" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="H345" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="D346" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E346" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F346" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H346" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="D347" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E347" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F347" t="s">
         <v>28</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H347" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D348" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E348" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F348" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="H348" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="D349" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E349" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F349" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H349" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D350" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E350" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F350" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="H350" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D351" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E351" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F351" t="s">
         <v>18</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="H351" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="D352" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E352" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F352" t="s">
         <v>18</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="H352" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D353" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E353" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F353" t="s">
         <v>28</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="H353" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="D354" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E354" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F354" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H354" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D355" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E355" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F355" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H355" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="D356" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E356" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F356" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H356" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="D357" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E357" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F357" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="H357" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="D358" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E358" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F358" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="H358" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="D359" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E359" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F359" t="s">
         <v>28</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="H359" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="D360" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E360" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F360" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="H360" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D361" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E361" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F361" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="H361" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D362" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E362" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F362" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="H362" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="D363" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E363" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F363" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="H363" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D364" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E364" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F364" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="H364" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="D365" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E365" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F365" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="H365" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="D366" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E366" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F366" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H366" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D367" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E367" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F367" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="H367" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D368" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E368" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F368" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="H368" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="D369" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E369" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F369" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H369" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="D370" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E370" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F370" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="H370" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>10</v>
       </c>
       <c r="D371" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="E371" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H371" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>