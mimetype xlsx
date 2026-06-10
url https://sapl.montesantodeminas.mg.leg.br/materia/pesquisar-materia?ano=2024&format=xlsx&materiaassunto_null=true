--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -10,4865 +10,4868 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3320" uniqueCount="1609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3320" uniqueCount="1610">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Juliana Aparecida Garcia</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/mocao_de_aplausos_e_congratulacoes_no_001-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/mocao_de_aplausos_e_congratulacoes_no_001-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 001/2024.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/mocao_de_aplausos__e_congratulacoes_no_002-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/mocao_de_aplausos__e_congratulacoes_no_002-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 002/2024.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo Sergio Naves (Paulinho Picolé)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/mocao_de_aplausos_e_congratulacoes_no_003-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/mocao_de_aplausos_e_congratulacoes_no_003-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 003/2024</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luciana Aparecida Antônio Lucio Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/mocao_de_congratulacao_no_004-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/mocao_de_congratulacao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Nº 004/2024</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_apoio_no_005-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_apoio_no_005-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 005/2024</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/mocao_de_aplausos_no_006-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/mocao_de_aplausos_no_006-2024.pdf</t>
   </si>
   <si>
     <t>A ser concedida as Agentes de Saúde do PSF Maria de Lourdes Mazzaro Marino por terem idealizado e apresentado uma peça teatral denominada "Mosquito da Dengue".</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/mocao_de_aplausos_e_agradecimentos_no_007-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/mocao_de_aplausos_e_agradecimentos_no_007-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSOS E AGRADECIMENTOS Nº 007/2024.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Geovane dos Reis Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/mocao_008_2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/mocao_008_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_de_apalusos_no_009-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_de_apalusos_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao atleta Gabriel da Costa Barbosa, mais conhecido Paky, por ter sido eleito atleta revelação da Taça EPTV Sul de Minas - edição 2024.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Juliana Aparecida Garcia, Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mocao_de_pesar_no_010-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mocao_de_pesar_no_010-2024.pdf</t>
   </si>
   <si>
     <t>"Propõe Moção de Pesar, pelo falecimento do amigo e jornalista José Benedito Guilherme, requerendo que após ouvido o Plenário nos anais desta Casa e que a presente seja encaminhada à sua família."</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/mocao_de_aplausos_e_agradecimentos_no_011-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/mocao_de_aplausos_e_agradecimentos_no_011-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO Nº 011/2024</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/mocao_de_aplausos_e_agradecimentos_no_012-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/mocao_de_aplausos_e_agradecimentos_no_012-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO Nº 012/2024</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_de_aplausos_no_013-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_de_aplausos_no_013-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  Nº 013/2024</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_no_014-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_no_014-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 014/2024</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Flavio Luis Alves (Flavin Matilha), Francisco Arantes Junior (Babalu), Geovane dos Reis Silva, Hugo Zotti Rocha, Juliana Aparecida Garcia, Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/mocao_de_repudio_no_015-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/mocao_de_repudio_no_015-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO Nº 015/2024</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/mocao_de_apalusos_e_agradecimento_no_0106-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/mocao_de_apalusos_e_agradecimento_no_0106-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO Nº 016/2024</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Geovane dos Reis Silva, Juliana Aparecida Garcia, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Prefeito Municipal de Monte Santo de Minas, relativas ao exercício de 2022."</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/projeto_de_decreto_legislativo_no_002-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/projeto_de_decreto_legislativo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre pedido de licença para gozo de Férias regulamentares, do Prefeito Municipal Sr. Carlos Eduardo Donnabella".</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_decreto_legislativo_no_003-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_decreto_legislativo_no_003-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Títulos de Honra ao Mérito".</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/projeto_de_decreto_legislativo_no_004-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/projeto_de_decreto_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de Títulos de Cidadania".</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_complementar_no_018-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_complementar_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação das Áreas de Preservação Permanente (APP) em Área Urbana Consolidada (AUC), no Município de Monte Santo de Minas, nos termos do que estabelece a Constituição Federal, Lei Federal nº 12.651, de 25 de maio de 2012 e Lei Federal nº 14.285, de 29 dezembro de 2021.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_no_001-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_no_001-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER ESPAÇO PÚBLICO ÀS 04 ESCOLAS DE SAMBA DO MUNICÍPIO PARA REALIZAÇÃO DO CARNAVAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_002-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Pública Municipal para internação involuntária de Dependentes Químico e dá outras providências, com base na Lei nº 13.840/2019, que rege o tratamento involutário de dependentes químicos.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_003-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_003-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 2.069/17; SOBRE A CONCESSÃO DE REAJUSTE DO VENCIMENTO BÁSICO DOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL CONSTANTE DOS ANEXOS DA LEI COMPLEMENTAR MUNICIPAL Nº 1.570/07; SOBRE O REAJUSTE DA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO CONSTANTE DA LEI MUNICIPAL Nº 2.219/19; SOBRE O REAJUSTE DO PISO DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA MUNICIPAL CONSTANTE DA LEI COMPLEMENTAR MUNICIPAL Nº 001/11, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_lei_no_004-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_lei_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS DA LEI Nº 1.570/07 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_no_006-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e de excepcional interesse público, na forma do Art. 37, inc. IX, da Constituição Federal, os profissionais que menciona.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_lei_no_007-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_lei_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Dezembro Laranja", de concientização e prevenção ao câncer de pele, e dá outras providências.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/projeto_de_lei_no_008-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/projeto_de_lei_no_008-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_009-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento do Solo para fins urbanos no Município de Monte Santo de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/projeto_de_lei_no_010-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/projeto_de_lei_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e de excepcional interesse público, na forma do Art. 37, inc. IX da Constituição Federal, os profissionais que menciona.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_no_011-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_no_011-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DE ANEXOS DA LEI Nº 1.570/07 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_012-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_012-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargo temporário de Profissional de Apoio Escolar e dá outras providências."</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_013-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Acrecenta o § 3º no art. 2º da Lei nº 1.749/2011.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_no_014-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_no_014-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO A SERVIDORES EM FUNÇÃO DA DESIGNAÇÃO E EFETIVA ATUAÇÃO COMO AGENTE DE CONTRATAÇÃO, GESTOR DE CONTRATO, FISCAL DE CONTRATO, GESTOR DE PARCERIAS, CONTROLADOR GERAL, PROCURADOR GERAL E INTEGRANTES DAS COMISSÕES PERMANENTES E ESPECIAIS, E REVOGA A LEI MUNICIPAL Nº 2.088, DE 24 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_no_015-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_no_015-2024.pdf</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_016-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_016-2024.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_017-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_017-2024.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA APAGA FOGO NO MUNICÍPIO DE MONTE SANTO DE MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no_019-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no_019-2024.pdf</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_lei_no_020-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_lei_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, em caráter temporário e de excepcional interesse público, na forma do Art. 37, inc IX,da Constituição Federal, os profissionais que menciona.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/projeto_de_lei_no_022-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/projeto_de_lei_no_022-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_no_023-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_no_023-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL, S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_no_024-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Fundeb Transparente" e dá outras providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_025-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_025-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE PONTE MUNICIPAL, HOMENAGEANDO O SR. SEBASTIÃO MATEUS DIAS."</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no_026-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Capacitação sobre o Transtorno do Espectro Autísta (TEA) para os professores das escolas da rede pública do município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3309/projeto_de_lei_no_027-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3309/projeto_de_lei_no_027-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS. (LDO)</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/projeto_de_lei_no_028-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/projeto_de_lei_no_028-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE INTERLIGAÇÃO MUNICIPAL, HOMENAGEANDO O SR. SEBASTIÃO APARECIDO DIAS."</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/projeto_de_lei_no_029-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/projeto_de_lei_no_029-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCERIA COM A ACIMS E ESCOLAS DE SAMBA DO MUNICÍPIO, VISANDO A REALIZAÇÃO DA EXPAM 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/projeto_de_lei_no_030-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/projeto_de_lei_no_030-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA VALOR DE ITENS DA TABELA DO ANEXO I DA LEI Nº 2.264, DE 06 DE JULHO DE 2020."</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no_031-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no_031-2024.pdf</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no_032-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no_032-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a trasferência do Feriado Municipal de 26 de junho de 2024, Aniversário de Emancipação Política-administrativa do Município."</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no_033-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no_033-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER EM COMODATO À APAE DE MONTE SANTO DE MINAS/MG IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_no_034-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_no_034-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de prédio público, homenageando a Sra. Maria Batista de Oliveira".</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/projeto_de_lei_no_035-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/projeto_de_lei_no_035-2024.pdf</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_lei_no_036-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_lei_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Institui o mês de agosto como "Mês da Primeira Infância" no município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_no_037-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_no_037-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma rua pública, homenageando o Sr. Arualdo Ferracin".</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_no_038-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_no_038-2024.pdf</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no_039-2024_ldo.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no_039-2024_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 - LEI Nº 2.562 DE 24/05/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3468/projeto_de_lei_no_040-2024_ppl.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3468/projeto_de_lei_no_040-2024_ppl.pdf</t>
   </si>
   <si>
     <t>"INCLUI AÇÕES E ADEQUA VALORES NA LEI Nº 2.379 DE 30/11/2021 QUE DISPÕE SOBRE O PLANO PLURIANUAL 2022/2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/projeto_de_lei_no_041-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/projeto_de_lei_no_041-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MONTE SANTO DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_042-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "Setembro Vermelho", de atenção e prevenção às doenças vasculares, no Município de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Paulo de Casto (Thieskin)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_043-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 2.115/2018.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_de_lei_no_044-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_de_lei_no_044-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE MOCOCA/SP PARA CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO AREIAS, NA DIVISA ENTRE OS DOIS MUNICÍPIOS."</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3479/projeto_de_lei_no_045-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3479/projeto_de_lei_no_045-2024.pdf</t>
   </si>
   <si>
     <t>"RATIFICA O QUARTO TERMO ADITIVO AO CONTRATO DE CONSÓRCIO PÚBLICO E A ALTERAÇÃO DOS OBJETIVOS DO CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DE SÃO SEBASTIÃO DO PARAÍSO/MG - CIDASSP, PASSANDO DE CONSÓRCIO UNIFINALITÁRIO PARA MULTIFINALITÁRIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3480/projeto_de_lei_no_046-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3480/projeto_de_lei_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Ponto de Apoio construído recentemente na Vila São Miguel, neste município, vinculado a Unidade Básica de Saúde Vereador João Paulino de Paiva.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3486/projeto_de_lei_no_047-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3486/projeto_de_lei_no_047-2024.pdf</t>
   </si>
   <si>
     <t>"Revoga dispositivo da Lei Municipal nº 2.327, de 17 de março de 2021."</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/projeto_de_lei_no_048-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/projeto_de_lei_no_048-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR EM DOTAÇÃO DO ORÇAMENTO DE 2024.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_no_049-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_no_049-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUMENTO DO PERÍMETRO URBANO DO MUNICÍPIO DE MONTE SANTO DE MINAS/MG.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_no_050-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_no_050-2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI Nº 2.301, DE 11 DE DEZEMBRO DE 2020."</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3504/projeto_de_lei_no_051-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3504/projeto_de_lei_no_051-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES NO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_052-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_052-2024.pdf</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_resolucao_no_001-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_resolucao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste da remuneração dos Servidores Públicos da Câmara Municipal de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_resolucao_no_002-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_resolucao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera os íncisos I, II E III do art. 2º da Resolução nº 007/2018.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Geovane dos Reis Silva, Juliana Aparecida Garcia, Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_resolucao_no_003-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_resolucao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Cria  e dá denominação à galeria das mulheres vereadoras de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_resolucao_no_004-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_resolucao_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"Concede licença para tratamento de saúde ao Vereador João Batista de Paula Sobrinho."</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_resolucao_no_005-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_resolucao_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Denomina a Escola Legislativa da Câmara Municipal de Monte Santo de Minas.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3094/req_no_001-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3094/req_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado o Fundo de Apoio a Pesquisa, Inovação e Empreendedorísmo, no Município.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/req_no_002-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/req_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Que ofereça um curso de "Primeiro Emprego" aos jovens do Município.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/req_no_003-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/req_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser criado o Programa "Restaurante-Escola", a fim de capacitar e inserir os jovens no mercado de trabalho.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/req_no_004-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/req_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a construção de muros em volta do prédio da Pré-Escola Municipal Maria José Grassano Costa (Cohab).</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/req_no_005-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/req_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça o retorno da câmera de segurança e dos refletores antes existentes no Sambódromo Sebastião Antônio da Silva (Terreirão).</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/req_no_006-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/req_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos de nº 093/2021 e 044/2023, que plante grama ou seja colocado areia no Campinho de Futebol, localizado no Bairro Coeté, bem como seja disponibilizado um professor de educação física, pelo menos duas vezes na semana, para ministrar aulas para as crianças.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/req_no_007-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/req_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de alterar a Lei Municipal nº 2.062/2017, determinando que o pagamento de auxílio aluguel social, seja realizado diretamente ao proprietário do imóvel (locado) ou imobiliária, para que seja dispensada a garantia por fiador.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/req_no_008-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/req_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos de nº 184/2021 e 080/2022, para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser feito estacionamento 45º na rua Dr. Pedro Paulino da Costa, no espaço compreendido entre a Avenida Antônio Paulino da Costa (Agência do Banco Itaú) até o cruzamento com a Rua Tiradentes.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/req_no_009-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/req_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça uma reforma com posterior pintura no prédio do Velório Municipal Joaquim Antônio de Aguiar, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/req_no_010-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/req_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Que entre em contato com o responsável da Empresa NJ Caetano, vencedora do certame de pavimentação asfáltica, para que faça o recapeamento de alguns pontos que vai do Bairro Areião, sentido ao Distrito de Milagre, bem como determine a Secretaria Municipal de Obras que realize a limpeza do mato e manutenção das calçadas.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/req_no_011-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/req_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 252/2023, para que faça uma cobertura do portão de entrada e saída até no prédio do Centro de Educação Infantil Pingo de Gente, localizado no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3105/req_no_012-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3105/req_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 332/2023, para que informe a esta Casa de Leis, quando serão asfaltadas as demais ruas do Bairro Chácara do Trevo.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/req_no_014-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/req_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 253/2023, para determinar ao setor competente que faça a pavimentação asfáltica da estrada, ainda de terra, existente próximo ao Condomínio Águas da Serra, sentido a Rodovia BR-491.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/req_no_015-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/req_no_015-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 389/2022 e 138/2023, para determinar a Secretaria Municipal de Obras Públicas que faça a pavimentação asfáltica da Avenida Vital Paulino da Costa, no espaço compreendido entre as Ruas Marechal Deodoro até a Mocoquinha.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3108/req_no_016-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3108/req_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que melhore a iluminação, coloque bancos e lixeiras no Parque Municipal Mauro Baldo, bem como faça a instalação de câmeras de segurança.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/req_no_017-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/req_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Que determine ao Departamento de Meio Ambiente que faça uma rigorosa vistoria com emissão de laudo e caso necessário a poda da árvore existente no fundo do prédio da Pré-Escola Municipal Maria José Grassano Costa (Cohab), urgentemente.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/req_no_018-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/req_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que faça a pavimentação asfáltica ou calçamento com bloquetes de um pequeno trecho, ainda de terra, que faz ligação entre o Parque Municipal Mauro Baldo ao Jardim dos Italianos.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/req_no_019-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/req_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 169/2023, para que informe a esta Casa de Leis, qual a previsão de instalação de iluminação pública na Avenida Limirio Pereira de Mello, no espaço compreendido entre o Pontilhão até a antiga Estação Ferroviária.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/req_no_020-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/req_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com os proprietários de academias, de serem realizados convênios ou parcerias, a fim de concederem descontos aos servidores públicos municipais que desejarem fazer atividades físicas de forma frequente.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/req_no_021-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/req_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de disponibilizar transporte aos atletas e instituições do Município, para participarem de eventos em geral e competições esportivas e em caso de impossibilidade que seja feita a contratação de empresa terceirizada para atender a demanda.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/req_no_022-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/req_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Assistência Social que crie "Equipes de Plantão" a fim de atender as possíveis necessidades e casos imediatos durante os finais de semana e feriados.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/req_no_023-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/req_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 195/2023, para que seja construida uma cobertura no trevinho existente na entrada do Bairro São Miguel (Matadouro) para que as pessoas possam aguardar transporte.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/req_no_024-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/req_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 196/2023, para que seja instalado um parquinho infantil no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/req_no_026-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/req_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, juntamente com o Departamento do Meio Ambiente, que tome alguma providência sobre a árvore, existente na Avenida José Augusto Filho, próximo ao Supermercado São Caetano.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/req_no_027-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/req_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que tape o buraco existente na Avenida Antônio Paulino da Costa, próximo ao cruzamento com a Avenida Conde Ribeiro do Vale.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/req_no_028-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/req_no_028-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a manutenção das estradas rurais do Morro do Caldeirão e do galho com início do Sítio do Sr. Aparecido Bueno até na propriedade do Sr. Dadinho, localizadas no Bairro Pitangueiras</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/req_no_029-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/req_no_029-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 261/2022, que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, de fazer uma abertura no canteiro central, localizado na Avenida Antônio Paulino da Costa, em frente ao número 430.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/req_no_030-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/req_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis como estão as tratativas de atualização do Código de Postura Municipal, Lei nº 018 de 08 de abril de 1.949.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/req_no_031-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/req_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser realizada uma revisão no Plano de Cargos,  Carreira e Vencimentos dos Servidores Públicos Municipais, devido as defasagens existente nos vencimentos.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/req_no_032-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/req_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis o porque dos servidores públicos municipais que exercem suas funções de serviços gerais na chuva, sol escaldante, poeira e sujeiras não tem direito ao adicional de insalubridade.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/req_no_033-2027.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/req_no_033-2027.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque placa de "Proibido Estacionar" na Rua João Bastista Rossi, localizada no Jardim Morada do Sol.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/req_no_035-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/req_no_035-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 014/2022 e 021/2023, que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser executado o asfalto ecológico nas estradas rurais do Município.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/req_no_036-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/req_no_036-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 027/2023, para que sejam instalados pontos de espera dos ônibus escolares com cobertura, nas estradas rurais.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/req_no_037-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/req_no_037-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 287/2021, 165/2022 e 154/2023, que estude a possibilidade de serem construídas áreas de lazer com oficinas de arte, amostras culturias, aulas de dança e música nas comunidades rurais do Município.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/req_no_038-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/req_no_038-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça os reparos necessários na ponte existente no Bairro Rural do Baú, na divisa de Monte Santo com a cidade de Itamogi, próximo das propriedades dos Félix.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/req_no_039-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/req_no_039-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser ofertado o curso de Técnico de Enfermagem no Município.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/req_no_040-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/req_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que coloque placas de identificação contendo os horários do ônibus circular nos pontos de embarque e desembarque dos passageiros.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/req_no_041-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/req_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, de ser criado um programa de emprego envolvendo os moradores de rua ou em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/req_no_042-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/req_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis, como é regulada a permanência dos vendedores ambulantes no Município.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/req_no_043-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/req_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 281/2023, para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de mais bueiros nas Ruas Minas Gerais e Espírito Santo, localizadas no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/req_no_044-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/req_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 013/2023, que informe a esta Casa de Leis, se já houve a contratação ou designação de Psicólogos e Assitente Social para atendimento nas escolas municipais e em caso negativo quando será feita.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/req_no_045-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/req_no_045-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser inserida a cidade de Muzambinho na Lei Municipal nº 2.115/2018.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/req_no_046-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/req_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a manutenção da pavimentação asfáltica no final da Rua São Miguel.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/req_no_047-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/req_no_047-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação "tapa buracos", na Rua dos Trabalhadores, localizada no Parque Industrial.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/req_no_048-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/req_no_048-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser colocada iluminação de um trevo a outro na BR-491.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/req_no_049-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/req_no_049-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos de nº 192/2022 e 050/2023, para determinar ao setor competente que plante grama São Carlos ( Axonopus compressus) ou coloque grama sintética na Praça Nossa Senhora dos Milagres, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/req_no_050-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/req_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços, Urbanos e Rurais, Agricultura e Trânsito, que faça, urgentemente, a manutenção da estrada rural conhecida como "Pau de Óleo", localizada no Bairro da Lagoa.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/req_no_051-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/req_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de serem disponibilizados exames médicos, semestrais ou anuais, aos servidores públicos municipais, que poderiam ser realizados de acordo com a atividade exercida e os riscos presentes no ambiente de trabalho.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/req_no_052-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/req_no_052-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando  os Requerimentos nº 309/2021, 085/2022 e 129/2023, para que estude a possibilidade de serem construídas calçadas na Avenida Israel Pinheiro, sentido a BR-491 e na Via Jorge Alberto Avelino (antiga Rua São José).</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Luciana Aparecida Antônio Lucio Dias, Juliana Aparecida Garcia</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/req_no_053-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/req_no_053-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis o que foi adquirido ou realizado com a verba no valor R$: 400.000,00 ( quatrocentos mil reais) destinada pelo Deputado Federal Emidinho Madeira, para possível compra de um aparelho ultrassom.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/req_no_054-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/req_no_054-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça as manutenções necessárias e pintura no veículo F-4.000, placa HMN 0515, de propriedade da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/req_no_055-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/req_no_055-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica ou calçamento da Rua Manoel de Castro, a qual faz ligação entre os Bairros Jardim Bela Vista e Italianos.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/req_no_056-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/req_no_056-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 363/2021 e 379/2022, que estude a possibilidade de serem instalados pontos comerciais no andar de baixo do prédio do Sambódromo Sebastião Antônio da Silva (Terreirão do Samba).</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/req_no_057-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/req_no_057-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de instituir a Guarda Municipal no Município.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/req_no_058-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/req_no_058-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 108/2021, 123/2022 e 055/2023, que estude a possibilidade, juntamente com as concessionárias prestadoras de serviços públicos CPFL e COPASA, para disponibilizarem um posto de recebimento de contas de energia elétrica e água, pelo menos uma vez na semana no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/req_no_059-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/req_no_059-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, o que foi adquirido ou realizado com o valor de R$:250.000,00 (duzentos e cinquenta mil reias) destinado ao Município pelo Deputado Federal Aelton Freitas no ano de 2022, conforme cópia do ofício anexo.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a calçada de um dos lados da Rua Maria José Grassano da Costa, bem como realize a poda das árvores lá existentes.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/req_no_061-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/req_no_061-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de realizar parceria com a empresa responsável pelo transporte de madeira, realizado nos Bairros Rurais da Retífica e Cachoeirinha para que possam ajudar na manutenção e conservação das estrada, tendo em vista que realizam transporte de carga pesada, frequentemente.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/req_no_062-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/req_no_062-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 355/2023, para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de bueiro ou tome as providências cabíveis em relação ao problema de vazão de água que desse do Parque Industrial sentido ao Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/req_no_063-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/req_no_063-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que seja instalada iluminação na Praça Sebastião Soares da Silva, localizada no Bairro Jardim São Sebastião.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/req_no_064-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/req_no_064-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que refaça a rua antes existente entre a Rua Candido Alfredo Donnabella até na ponte da BR-491.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/req_no_065-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/req_no_065-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça o recapeamento da Rua São Miguel, com início no trevinho até no prédio do antigo Matadouro.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/req_no_066-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/req_no_066-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa Legislativa, se já foi incluido pela Secretaria Municipal de Educação, nos currículos da Educação Básica, a prevenção da violência contra a mulhe, conforme determina a Lei Federal 14.164/2021. Em caso positivo remeta cópia da programação.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/req_no_067-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/req_no_067-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a notificação do proprietário do terreno baldio, existente quase no final da Rua Zé Tobias, localizada no Bairro Residencial Ouro Verde, para que providenciem a limpeza do mesmo e em caso de desobediência que tome as medidas determinadas pela Lei Municipal nº 1.749/2011.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/req_no_068-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/req_no_068-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, como está o andamento do processo de assinatura do novo contrato com a concessionária prestadora de serviços Companhia Paulista de Força e Luz - CPFL.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/req_no_069-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/req_no_069-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser implantado Plano de Saúde a todos os servidores públicos municípais.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/req_no_070-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/req_no_070-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 313/2021 e 139/2022, para determina a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de proteções laterais e aumente a largura da ponte existente próximo ao Sítio Ouvidor.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/req_no_071-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/req_no_071-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que forneça Equipamentos de Proteção Individual (EPIs) para os servidores públicos municipais responsáveis pela limpeza do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/req_no_072-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/req_no_072-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de contratar mais auxiliares de enfermagem e enfermeiros para atuarem no Pronto Socorro, em caráter excepcional, durante a atual situação dos aumentos de casos de dengue e covid-19.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/req_no_073-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/req_no_073-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 113/2021 e 024/2022, para que seja disponibilizada, pelo menos uma caçamba de recolhimento de lixo para cada bairro rural do Município.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/req_no_074-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/req_no_074-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que construa novamente as muretas em um dos lados da entrada do poliesportivo Giovane Tortorelli.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/req_no_075-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/req_no_075-2024.pdf</t>
   </si>
   <si>
     <t>Para que tome as providências cabíveis quanto a falta de iluminação pública dos postes localizados na calçada do lado esquerdo da Rua Dr. Pedro Paulino da Costa, sentido Praça Joaquim Bernardes a Praça Silvério Pereira de Mello (Igreja Matriz).</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/req_no_076-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/req_no_076-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que estude a possibilidade de deixar a Fonte "Cristina Antoniolli dos Santos" frequentemente ligada ou esvaziá-la durante este período de elevados casos confirmados de dengue.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/req_no_077-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/req_no_077-2024.pdf</t>
   </si>
   <si>
     <t>Para que tome as providências cabíveis, sobre o contêiner que está colocado na Avenida Antônio Pereira Lima, próximo ao Poliesportivo Giovani Tortorelli.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/req_no_078-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/req_no_078-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser criado um Centro de Triagem e Notificação de casos de dengue, fora do Pronto Socorro.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/req_no_079-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/req_no_079-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 311/2023, que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem disponibilizados dois médicos para atendimento no novo PSF que está sendo finalizado no Distrito de Milagre, sendo um no período da manhã e outro no períldo da tarde.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3196/req_no_080-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3196/req_no_080-2024.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que ligue as televisões existentes nos PSFs e Pronto Socorro para que os pacientes possam se distrair durante o períldo de espera pelo atendimento, bem como disponibilize máscaras nas Unidades de Saúde devido ao aumento de casos de Covid-19.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/req_no_081-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/req_no_081-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pintura e coloque placa de sinalização do redutor de velocidade existente Avenida Limírio Pereira de Mello, sentido ao Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/req_no_082-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/req_no_082-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis quais as providências já foram tomadas em relação a criação do "Programa de Medidas Socieducativas" no Município, conforme já requerido nos Requerimentos de nº 039/2021, 167/2022 e 122/2023.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/req_no_083-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/req_no_083-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 249/2022, para que adquira mais uma ambulância a ser destinada ao transporte dos pacientes da Zona Rural do Município, bem como a criação do cargo de motorista para atender tal finalidade.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/req_no_084-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/req_no_084-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam acertados os bloquetes da Rua São Francisco, em frente à casa nº 54.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/req_no_085-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/req_no_085-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam notificado o proprietário de um terreno baldio  existente na Rua São Francisco, nas proximidades da casa nº 054, para que faça a limpeza do mesmo, conforme determinam nossa leis.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/req_no_086-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/req_no_086-2024.pdf</t>
   </si>
   <si>
     <t>Que reiterando os requerimentos de nºs 361/2021, 374/2024 e 059/2023, para determinar ao setor competente que providencie a colocação de toldos nos Prédios da Farmacinha Municipal e Ambulatório Dr. Miguel Abrão da Silva.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/req_no_087-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/req_no_087-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de pelo menos mais dois bueiros no lado da Avenida Vital Paulino da Costa, sendo um próximo ao número 1.656.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/req_no_088-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/req_no_088-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Saúde e de Assintência Social, de alugar uma casa simples, contendo apenas os utensílios básicos, na cidade de Passos/MG, para que os pacientes e acompnhantes que precisarem, possam se hospedar durante o tratamento clínico.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/req_no_089-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/req_no_089-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser construída uma mini pista de bicicleta no Parque Municipal Mauro Baldo, para que as crianças possam desfrutar do espaço com seus pais ou amigo.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3200/req_no_090-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3200/req_no_090-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, qual a atual situação do processo licitatório referente a contratação de empresa responsável pelo saneamento básico do Município.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/req_no_091-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/req_no_091-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 344/2022 e 260/2023, para determinar ao setor competente que faça reparos no telhado do Poliesportivo Lazaro Laerti Ferracin, localizado no Distrito de Milagre, bem como troque as lâmpadas lá existente por de led.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/req_no_092-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/req_no_092-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de retornar a Guarda Mirim no Município.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/req_no_093-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/req_no_093-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis quais a providências estão sendo ou serão tomadas em relação ao transporte das crianças residentes na zona rural.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/req_no_094-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/req_no_094-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos de nº 078/2021 e 104/2022, que determine ao setor competente que faça a instalação de mais bueiros no Bairro Jardim Santa Inês e na Rua Conde Ribeiro do Vale, bem como instale válvulas de conteção na calçada da residências que sofrem com a volta de água em dias de chuva intensa.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/req_no_095-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/req_no_095-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que insira em seu cronograma de prioridades, a manutenção da estrada rural do Bairro Cunhas, próximo das propriedades da Sra. Sandra e dos Srs. Valdir, Claudinei, Mateus e José Lucino.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/req_no_096-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/req_no_096-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser ofertado curso de computação aos jovens do Município.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/req_no_097-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/req_no_097-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que estude a possibilidade de construir um "Piscinão", próximo ao córrego que passa nos fundos da Rua Goias, localizada no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/req_no_098-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/req_no_098-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 061/2022, para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a calçada do espaço existente na Avenida Antônio Paulino da Costa, em frente ao Posto Zebra.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/req_no_099-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/req_no_099-2024.pdf</t>
   </si>
   <si>
     <t>Para que forneça um veículo adaptado para fazer o transporte de pessoas que vão para suas atividades na Associação de Pais e Amigo dos Excepcionais - APAE de nossa cidade.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/req_no_100-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/req_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de uma cobertura no Sambódromo Sebastião Antônio da Silva (Terreirão) no espaço destinado aos taxistas que lá permanecem durante todo o dia.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3213/req_no_101-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3213/req_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se este ano haverá distribuição de chocolates aos alunos da rede pública municipal de ensino, em comemoração ao dia da páscoa.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/req_no_102-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/req_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de melhorar a saída rua Alfredo Donabella e manutenção da rua, que dá acesso entre o Parque Industrial ao Bairro São Judas Tadeu, bem como a instalação de redutor de velocidade na Rua dos Trabalhadores.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/req_no_103-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/req_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Desenvolvimento, de ser organizada uma "prova de marcha e de tambores" durante os dias de realização da Expam 2024.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/req_no_104-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/req_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que conserte a proteção lateral do córrego existente na Rua Bahia, localizada no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/req_no_105-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/req_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser criado o "Banco de Sangue Municipal de Cordão Umbilical e Placentário" no Município.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/req_no_106-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/req_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser elaborado uma campanha visando ações para prevenção, diagnótico e tratamento da depressão pós-parto na rede municipal de saúde.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/req_no_107-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/req_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de incluir o teste do pezinho expandido, SCID e AGAMA no calendário dos recém-nascidos.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/req_no_108-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/req_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tape o buraco existente na Rua Israel Pinheiro, próximo ao Trevo da BR-491.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/req_no_109-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/req_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis se há algum projeto em andamento sobre a obra iniciada na Avenida Limirio Pereira de Mello, entre os Bairros 1º de Maio e Alvorada.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/req_no_110-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/req_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 339/2022 e 109/2023, para determinar a Secretaria Municipal de Obras Públicas, que faça a pavimentação asfáltica das Avenidas Plinio Quinette e São Pedro, ambas localizadas no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/req_no_111-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/req_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente, que faça o aumento dos bueiros existentes no cruzamento das Ruas Sebastião Ferrarez com Abel Perlotti, no Bairro Jardim São Mateus ou tome as providências cabíveis que acharem necessárias na solução do problema.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/req_no_112-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/req_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de placas de indentificação das Ruas Maria Silvério de Macedo (Lei 2.414/2022), Joaquim Marçal, Jordileta Medeiros de Oliveira (Lei 2.239/2019), José Roberto Nasser (Lei 2.306/2022), Celso Soares da Silva (Lei 2.305/2020), Hermelindo Borges Neto (Lei 2.314/2020), Luiz Garcia Duarte (Lei 2.304/2020) e Vitor Ferreira (Lei 2.238/2019).</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/req_no_113-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/req_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a poda da vegetação lateral das estradas rurais dos Bairros Alves e Bocaina, bem como a manutenção de ambas as estradas.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/req_no_114-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/req_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 270/2023, para que promova esforços, junto a deputados estaduais, no sentido de conseguir a construção de uma passarela na BR-491, ligando os Bairros Coeté ao Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/req_no_115-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/req_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de emprestar os maquinários da Prefeitura Municipal aos pequenos e médios produtores rurais que necessitarem de pequenos serviços em sua propriedade, como por exemplo manutenção dos galhos, construção de terreirões, entre outras benfeitorias que possam contribuir na produção agrícola familiar.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/req_no_116-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/req_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 135/2023, que estude a possibilidade de ser criado o cargo de Enfermeiro Escolar, no Plano de Cargos, Carreira e Vencimentos do Poder Executivo.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/req_no_117-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/req_no_117-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de retornar o cargo de Veterinário no Plano de Cargos, Carreira e Vencimentos do Poder Executivo Municipal, extinto pela Lei Municipal nº 2.250/2020.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/req_no_118-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/req_no_118-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de notificar os proprietários de imóveis abandonados, para que tomem as devidas providências.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/req_no_119-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/req_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 217/2023, que notifique as empresa responsáveis pelos fios de telefonia e internet que são instalados nos postes de iluminação para  que retirem a fiação que sobram e ficam penduradas pelas ruas da cidade.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/req_no_120-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/req_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de disponibilizar mais um Médico Pediatra, para atendimento pelo menos duas vezes por semana no PSF Santo Antônio, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/req_no_121-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/req_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com responsável pela emissão de Carteiras de Identidades no Município, que faça os agendamentos em local amplo, com cadeiras e  coberto, destinado pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/req_no_122-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/req_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que conserte os brinquedos do Parque existente no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/req_no_123-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/req_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que entre em contato com a Companhia de Luz e Força (CPFL) para que conserte o poste existente na Avenida Governador Valadares, em frente a Academia Espaço Livre.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/req_no_124-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/req_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 293/2023, que seja criado uma equipe de fiscalização contendo um fiscal e médico veterinário para evitar maus tratos aos animais, proporcionando cuidados veterinário a eles.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/req_no_125-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/req_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça uma ampla divulgação aos estabelecimentos comerciais, visando o cumprimento da Lei Municipal nº 2.248/2020.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/req_no_126-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/req_no_126-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem colocados pedalinhos no lago existente no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/req_no_127-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/req_no_127-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os requerimentos 051/2021 e 023/2022, que seja implantada a energia solar fotovoltaica no município.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/req_no_128-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/req_no_128-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento 032/2022, para que estude a possibilidade de ser criado um Centro de Apoio, com banheiro e cozinha, para as pessoas da Zona Rural e Distrito de Milagre que chegam em nossa cidade para fazer consulta médica, tratamento ou para resolver algum problema e não encontram lugar para ficar.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/req_no_129-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/req_no_129-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os requerimentos 279/2021 e 120/2022, que determine ao setor competente que faça a instalação de iluminação pública da estrada que vai do Condomínio Águas da Serra, sentido a Rodovia BR- 491.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/req_no_130-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/req_no_130-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento nº 145/2022, que nos informe, se existe, atualmente, empresas com possibilidade de se instalarem no município.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/req_no_131-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/req_no_131-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os requerimentos de números 418/2021 e 287/2022, que promova a construção de duas rotatórias, sendo uma próximo Condomínio Águas da Serra e outra no cruzamento das Ruas Mocoquinha e Lamana, se por algum motivo não for viável que instale redutores de velocidade.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/req_no_132-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/req_no_132-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedido reajuste no benefício de insalubridade, em nível máximo de 40%, aos enfermeiros, auxiliares de enfermagem e serviços gerais que exercem suas funções nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/req_no_133-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/req_no_133-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a construção de um bueiro no final da Rua Areião.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/req_no_134-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/req_no_134-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, de serem contratados ou remanejados alguns servidores para desempenharem suas funções na recepção e na parte de serviços gerais do Pronto Socorro Municipal e também motorista de ambulância, visando uma melhor prestação nos atendimentos da população.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/req_no_135-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/req_no_135-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que volte a ministrar as aulas de xadrez no Município.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/req_no_136-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/req_no_136-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser construído um Parque Municipal entre os Bairros Santa Herminia I e II e Jardim Ipiranga.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/req_no_137-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/req_no_137-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que termine a obra em andamento no fundo do palco existente no Sambódromo Sebastião Antônio da Silva (Terreirão).</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/req_no_138-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/req_no_138-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que estude a possibilidade de fazer aberturas nos canteiros centrais da Avenida Limirio Pereira de Mello em frente as ruas do Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/req_no_139-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/req_no_139-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem emitidos Boletins Consolidado dos casos confirmados de dengue no Município.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/req_no_140-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/req_no_140-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que refaça a pintura dos redutores de velocidade, existente na Avenida Plinio Quinetti, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/req_no_142-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/req_no_142-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que conserte o estacionamento existente no prédio do PSF Maria de Lourdes Mazzaro Mariano, antiga Escola Estadual Lucas Magalhães.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/req_no_143-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/req_no_143-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaira Municipal de Saúde, de ser instalado ar condicionado na sala de fisioterapia existente no prédio do PSF Maria de Lourdes Mazzaro Mariano, antiga Escola Estadual Lucas Magalhães.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/req_no_144-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/req_no_144-2024.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tome as providências cabíveis, urgentemente, sobre um esgoto que desagua próximo da Rua Neuza Olinda Mariano Ferreira, localizada no Bairro Jardim 1º de Maio, formando um barranco que pode vir a desmoronar e prejudicar a estrutura dos imóveis vizinhos.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/req_no_145-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/req_no_145-2024.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que faça a poda das árvores existentes na Praça Thomé Elias de Freitas (Pracinha da Magnólia) e também da Avenida Dr. Aristides Cunhas, em frente aos números 067 e 096.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/req_no_146-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/req_no_146-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis, como está o andamento para o devido cumprimento da Lei Municipal nº 2484/2023.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/req_no_147-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/req_no_147-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nºs 329/2021, 308/2022 e 084/2023, que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem disponibilizados dois veículos para transporte dos pacientes que realizam tratamento de saúde na cidade de Ribeirão Preto /SP.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/req_no_148-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/req_no_148-2024.pdf</t>
   </si>
   <si>
     <t>Que disponibilize transporte exclusivo para as crianças que frequentam a Associação de Amigos do Autista (AMA) e a Ecoterapia na cidade de São Sebastião do Paraiso.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/req_no_149-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/req_no_149-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser disponibilizada rede Wi-Fi, aberta e gratuíta, nos PSFs do Município.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/req_no_150-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/req_no_150-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 127/2023, que estude a possibilidade de voltar o Programa "Gabinete de Gestão Integrada", no Município.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/req_no_151-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/req_no_151-2024.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma reforma no prédio do Clube da Terceira Idade e conserte os ventiladores lá existentes.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/req_no_152-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/req_no_152-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a manutenção de alguns pontos, de ambos os lados, da calçada da Avenida Vital Paulino da Costa, principalmente nos trechos próximo ao Mercado da Lena e ao Instituto Nacional da Seguridade Social (INSS) onde encontra-se mais crítico.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/req_no_153-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/req_no_153-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Cultura e Esporte, de serem colocadas placas de identificação como "Patrimônio Cultural", em frente aos prédios históricos ou tombados, contendo um breve relato da sua história.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/req_no_154-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/req_no_154-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual o prazo previsto para término da reforma da antiga Estação Ferroviária e quais serviços ainda faltam para concluir.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/req_no_155-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/req_no_155-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construído um Parque Municipal contendo pista de caminhada, arborização, campo de futebol e parquinho infantil, na àrea verde localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/req_no_156-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/req_no_156-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 102/2022, para determinar ao setor competente, que entre em contato com a Companhia de Força e Luz para que faça a subistituição de um poste de madeira, localizado na Rua Rouxinol por poste de cimento.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/req_no_157-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/req_no_157-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a pavimentação asfáltica ou colocação de bloquetes em um pequeno trecho no final da Avenida Plinio Quinetti, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/req_no_158-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/req_no_158-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 127/2022, que determine ao setor competente que faça uma limpeza, construa uma pracinha, instale um parquinho infantil e campo de malha, na área verde existente na Rua Abel Perlotti, localizada no Bairro Jardim São Mateus.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/req_no_159-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/req_no_159-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 244/2022, para que seja estudada a possibilidade de ser construída uma área de lazer no Bairro Vila Pádua.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/req_no_160-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/req_no_160-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 304/2022, para determinar a Secretaria Municipal de Obras Públicas que estude a possibilidade de reabrir a Rua Romana, antes existente no Bairro Jardim dos Italianos.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/req_no_161-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/req_no_161-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 361/2022, para que estude a possibilidade de adiquirir novos maquinários e voltar a funcionar a bloqueira que antes existia na Garagem Municipal Pedro Paulino Primo.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/req_no_162-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/req_no_162-2024.pdf</t>
   </si>
   <si>
     <t>Seja estudada pela Secretaria Municipal de Obras Públicas, a possibilidade de ser canalizada a água que corre pelo meio fio da Rua Álvaro Elias Aschar, possivelmente proviniente do terreno existente acima das casas, estragando o calçamento e calçadas, prejudicando em muito os imóveis do local.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/req_no_163-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/req_no_163-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica da Rua Tancredo Neves, localizada no Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/req_no_164-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/req_no_164-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser criado o "Adesivo de Identificação Veicular" , que permite a identificação veícular que portam pessoas com deficiência ou transtornos do espectro autista no Município.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/req_no_165-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/req_no_165-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, de ser feita a pavimentação asfáltica da Avenida Governador Valadares, com início na Escola Estadual "Amérido de Paiva" até na Pré Escola Municipal "Maria José Grassano Costa (Cohab).</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Renato Vitor Marçal, Paulo de Casto (Thieskin)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/req_no_166-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/req_no_166-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja inserido no novo contrato a ser assinado com a empresa vencedora do certame referente a prestação de serviços de Saneamento Básico, a obrigatoriedade de instalação de eliminador de ar na tubulação de água que antecede os hidrômetros, com despesas por conta da empresa, como já existe em diversas cidades.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/req_no_167-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/req_no_167-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 359/2022 e 117/2023, que estude a possibilidade de ser concedido adicional de insalubridade, em nível máximo, aos Agentes Comunitários de Saúde do Município, bem como disponibilize o Kit de uso individual a esses servidores que participaram do curso de capacitação realizado recentemente.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/req_no_168-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/req_no_168-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimneto nº 422/2022, para determinar a Secretaria Municipal de Obras Públicas, que faça o calçamento ou pavimentação asfática, de um trecho de aproximadamente 500 metros, na estrada que liga o Distrito de Milagre a cidade de Arceburgo.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/req_no_169-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/req_no_169-2024.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que construa uma rotatória abaixo do pontilhão existente na confluência das Avenidas Limirio Pereira de Mello, continuação da Antônio Paulino da Costa e Rua José Augusto Filho.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/req_no_170-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/req_no_170-2024.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que estude a possibilidade de instituir "mão única" na Rua Enor Machado de Moraes.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/req_no_171-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/req_no_171-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 217/2022, para que estude a possibilidade, juntamente com a Secretaria Municipais de Saúde e de Finanças, de ser concedido o benefício de insalubridade, em nível máximo, aos motoristas de ambulância.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/req_no_172-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/req_no_172-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a demarcação de estacionamento para veículos que transportam pessoas com deficiência física, em frente a porta de entrada dos prédios públicos e estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/req_no_173-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/req_no_173-2024.pdf</t>
   </si>
   <si>
     <t>Para detrminar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de redutores de velocidade na estrada rural, sentido a Chácara Poço Vermelho, bem como passe com o caminhão pipa, pelo menos três vezes na semana, para minimizar um pouco a poeira em dias de seca.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/req_no_174-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/req_no_174-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento n° 322/2021, para que estude a possibilidade, juntamente com Departamento de meio ambiente, de ser criado um programa para aquisição de sementes e ou mudas da planta denominada "Crotalária" a serem distribuídas em residências, comércios, industrias e também plantadas em áreas públicas como praças, parques, canteiros de avenidas, margens de rios e até mesmo em terrenos baldios.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/req_no_175-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/req_no_175-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com as Secretarias Municipais de Saúde e de Finanças, de ser concedido Plano de Saúde, em parceria com Santa Casa de Misericórdia de Monte Santo de Minas, através do "Irmão Amigo" a todos os servidores públicos.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/req_no_176-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/req_no_176-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que promova melhorias na iluminação, instalação de câmeras de segurança e a disponibilização de um guarda noturno para o Cemitério Municipal.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/req_no_177-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/req_no_177-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Esporte e Cultura, de serem disponibilizadas aulas de artes marciais no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/req_no_178-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/req_no_178-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de um Semáforo no cruzamento das Avenidas Vital Paulino da Costa e Cel. Antônio Paulino da Costa.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/req_no_179-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/req_no_179-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 382/2021, 086/2022 e 177/2023, para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser inserida na grade curricular, da rede municipal, a disciplina de Língua Brasileira de Sinais (Libra).</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/req_no_180-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/req_no_180-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 027/2022, para que estude a possibilidade de ser construída uma área coberta, com bancos, do lado externo dos tres PSFs, localizados na antiga Escola Estadual Lucas Magalhães.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/req_no_181-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/req_no_181-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 452/2022, para que estude a possibilidade, juntamente com as Secretaria Municipais de Saúde e Assistência Social, de serem doados colchões pneumáticos para as pessoas acamadas e em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/req_no_182-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/req_no_182-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 350/2022, para determinar ao setor competente que faça a colocação de bancos adaptados para cadeirantes, nas praças e no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/req_no_183-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/req_no_183-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que tome providências quanto a uma pequena casa, aparentemente abandonada, existente na Avenida Vital Paulino da Costa, esquina com a Rua Paulo Pelegrini.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_n_184_2024.pdf</t>
+  </si>
+  <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que conserte os paralelepípedos da Avenida Vital Paulino da Costa, próximo ao número 1.749, que estão afundando.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3317/req_no_185-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3317/req_no_185-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 382/2022 e 186/2023, que estude a possibilidade de ser construida uma piscina de hidroginástica no Distrito de Milagre, para atender as necessidades dos moradores.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3318/req_no_186-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3318/req_no_186-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, de ser criado um "Albergue" no Município, para atender as pessoas em situação de rua ou aqueles que precisem de um local somente para passar a noite.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3310/req_no_187-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3310/req_no_187-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 060/2023, para que estude a possibilidade de ofertar lanches para os grupos de pessoas que vão, trimestralmente e de forma voluntária, doar sangue nas cidades de Passos, Ribeirão Preto e Barretos.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3311/req_no_188-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3311/req_no_188-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Meio Ambiente, de serem colocados mais bancos e plantadas árvores no antigo Calçadão, situado na Avenida Antônio Paulino da Costa.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3312/req_no_189-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3312/req_no_189-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis, como estão as tratativas com a Santa Casa de São Sebastião do Paraiso das cirurgias de alta complexidade, se já receberam a nova tabela de valores e qual o nome do novo Diretor da Adminstração.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/req_no_190-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/req_no_190-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, de ser criado um "Programa de Musicoterapia" voltada as pessoas portadoras de deficiências utilizando violão, pandeiro, tambor, chocalho e instrumentos de percussão.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3314/req_no_191-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3314/req_no_191-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 353/2023, para determinar a Secretaria Municipal de Obras Públicas que faça um ponto de espera coberto na saída de Monte Santo ao Distrito de Milagre.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3315/req_no_192-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3315/req_no_192-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 359/2023, para que tome providências junto à Companhia Paulista de Força e Luz - CPFL, para serem evitadas as interrupções de energia que acontece em nossa cidade.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3319/req_no_193-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3319/req_no_193-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, de ser criado um "Programa de Atendimento as Famílias Autístas" tanto na área de saúde mental como também na parte de Lazer e entreterimento.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/req_no_194-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/req_no_194-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 422/2021, para que estude a possibilidade de ser utilizado o prédio existente no Bairro Coeté, onde seria instalado o novo Matadouro Municipal, sentido Campo de Aviação, em benefício de nosso Município.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/req_no_195-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/req_no_195-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça uma ampla divulgação sobre o "Disk Plantio de Árvores", existente no Município.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/req_no_196-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/req_no_196-2024.pdf</t>
   </si>
   <si>
     <t>Que autorize o motorista do ônibus escolar ou van que faz o transporte das professoras a Escola Municipal Florianita de Paiva Gomes a levarem os alunos residentes no Bairro Jardim Nossa Senhora dos Milagres (Vila Nova) até a referida Escola, ficando destinado um ponto de espera para que não haja atrasos e prejuízos no percurso realizado.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/req_no_197-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/req_no_197-2024.pdf</t>
   </si>
   <si>
     <t>Que determine para que a Secretaria de Obras faça o manilhamento de um pequeno espaço da estrada da Cachoeirinha próximo ao Campo de Futebol, pois o ano todo a água correndo ao lado prejudicando-a, sendo que a pista é muito estreita, tem uma curva e dificulta a passagem dos veículos que por lá passam.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/req_no_198-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/req_no_198-2024.pdf</t>
   </si>
   <si>
     <t>Que determine para que a Secretaria  de Obras que instale três redutores de Velocidade na estrada da Cachoeirinha, próximo a propriedade do Sr. Paulo Sergio Pinheiro.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/req_no_199-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/req_no_199-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça calçada por toda extensão do lado direito da Avenida Sebastião de Castro Teixeira, bem como a instalação de um redutor de velocidade um pouco à frente do Clube Master.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/req_no_200-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/req_no_200-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pintura dos redutores de velocidade existentes no Bairro Coeté.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/req_no_201-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/req_no_201-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 057/2022, para que seja construída calçada na Rua Malvina Joaquim de Paula, situada no Bairro Chácara do Trevo.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/req_no_202-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/req_no_202-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Avenida Antônio Paulino da Costa, próximo a Igreja "Sara Nossa terra".</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/req_no_203-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/req_no_203-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis se há previsão para início da obra de cobertura, do portão de entrada e saída, até ao prédio do Centro de Educação Infantil Pingo de Gente, localizado no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/req_no_204-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/req_no_204-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 202/2023, que iforme a esta Casa de Leis como será ou está sendo realizada a coleta de lixo nas comunidades rurais do Município.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/req_no_205-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/req_no_205-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando os Requerimentos nº 276/2021 e 176/2023, que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça mais rampas de acessibilidade para cadeirantes na Rua Antenor Carvalhaes, no espaço coopreendido entre a Avenida Governador Valadares e a Rua Tiradentes.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Para que a Expam 2024 seja preparada para receber as pessoas com deficiência física ou mobilidade reduzida, bem como sejam disponibilizados banheiros químicos apropriados para os mesmos.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Juliana Aparecida Garcia, Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/req_no_207-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/req_no_207-2024.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de serem reajustados os vencimentos dos motoristas, atendendo solicitação feita pelos mesmos, através de ofício datado de 19 abril do corrente ano, protocolado nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/req_no_208-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/req_no_208-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 188/2021, para que sejam instaladas câmeras de segurança no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/req_no_209-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/req_no_209-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser ofertado Cursinho Público Municipal, para os estudantes que estão se preparando para Enem e outros vestibulares.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/req_no_210-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/req_no_210-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 348/2023, para determinar ao setor competente que solicite, junto a Associação dos Municípios da Micro Região da Baixa Mogiana - AMOG, a vinda do veículo "castra-móvel" para Monte Santo em regime de urgência, bem como informe a esta Casa de Leis qual a atual situação da parceria que está sendo feita com as clínicas veterinárias do Município.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3342/req_no_211-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3342/req_no_211-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tape os buracos existentes nas Ruas Sebastião Borges de Oliveira e Antônio Bento da Silva, ambas localizadas no Bairro Jardim 1º de Maio.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3343/req_no_212-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3343/req_no_212-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Avenida Antônio Pereira Lima, próximo ao número 705.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/req_no_213-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/req_no_213-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica ou calçamento de um pequeno trecho, ainda de terra, no final da Avenida Limirio Pereira de Mello, localizada na Vila São Miguel (Matadouro), sentido conserva.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3344/req_no_214-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3344/req_no_214-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a manutenção de algumas janelas do Centro Educacional Alcides de Paula Braga, bem como coloque novas cortinas blackouts para maior comodidade dos alunos.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3345/req_no_215-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3345/req_no_215-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, quando serão retirados os veículos que estão estacionados no pátio do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/req__no_216-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/req__no_216-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Educação que conserte as pias, torneiras, coloque espelhos, papeleiros, saboneteiras e pinte as paredes do escovário, existente no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/req_no_217-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/req_no_217-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Esportes, de serem disponibilizados uniformes aos atletas do volei.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/req_no_218-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/req_no_218-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, juntamente com o Departamento de Meio Ambiente, realize a poda da árvore existente na Rua Afonso Pena, próximo ao número 573, urgentemente.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/req_no_219-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/req_no_219-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que coloque alambrados e plante cercas vivas em volta do Campo de Aviação, deixando apenas um portão de entrada e saída dos servidores autorizados.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/req_no_220-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/req_no_220-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, de ser realizada uma campanha de arrecadação de alimentos não perecíveis, em favor das entidades filantrópicas da cidade, de forma voluntária, nos dias gratuítos da Expam 2024.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/req_no_221-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/req_no_221-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de adquirir um gerador de energia a ser instalado no Campo do América, abrangendo também o Sambódromo Sebastião Antônio da Silva (Terreirão), para que quando ocorrer apagões não venha a prejudicar os eventos que estejam sendo realizados.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3349/req_no_222-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3349/req_no_222-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao Departamento de Meio Ambiente que realize campanhas de conscientização e prevenção contra as queimadas, caso necessário com o apoio do Codema e Polícia Militar, informando sobre os perigos, danos à saúde e aplicação de multas para quem for flagado ateando fogo de forma irregular ou criminosa.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/req_no_223-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/req_no_223-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a demarcação de vagas especiais para estacionamento de idosos, próximo aos prédios públicos e estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3356/req_no_224-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3356/req_no_224-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, de serem disponibilizados uniformes e mini barracas móveis aos servidores públicos municipais que exercem suas funções laborais nas ruas embaixo do sol escaldante.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/req_no_225-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/req_no_225-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Esporte e Cultura, de serem disponibilizados servidores, masculino e feminino, para fazer a segurança no Poliesportivo Geovani Tortorelli em dias de jogos de campeonatos e eventos de grande porte.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/req_no_226-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/req_no_226-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Saúde, que regularize o transporte das pessoas que fazem hidroterapia e fisioterapia no NASF, nas segundas e quarta feiras, urgentemente.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/req_no_227-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/req_no_227-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria de Saúde, de incluir no calendário de vacinação a vacina contra meniginte tipo B, pois atualmente só é disponibilizado pelo SUS a meningocócica ACWY aos bebes com três meses de vida e reforço aos cinco meses.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/req_no_228-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/req_no_228-2024.pdf</t>
   </si>
   <si>
     <t>Para que realize campanhas de incentivo e conscientização da adoção de animais de estimação no Município.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/req_no_229-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/req_no_229-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizado, gratuitamente, um ônibus para transporte dos munícipes residente no Distrito de Milagre que queiram participar da Expam/2024 que será realizada entre os dias 27, 28, 29 e30 de junho do corrente ano, no recinto do Sindicato Rural.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/req_no_230-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/req_no_230-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Desenvolvimento, de serem realizadas campanhas de incentivo e palestras voltadas ao empreendedorismo feminino no Município.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3377/req_no_231-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3377/req_no_231-2024.pdf</t>
   </si>
   <si>
     <t>Que entre em contato com o Diretor do Detran/MG, visando a possibilidade de realização das provas teóricas exigidas para aquisição ou renovação do documento de habilitação serem realizadas no Município, bem como a instituição de uma Clínica Psicotécnica.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/req_no_232-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/req_no_232-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser realizado mutirão de ressonância magnética em parceria com a Santa Casa de São Sebastião do Paraiso.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/req_no_233-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/req_no_233-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a manutenção da fiação e coloque mais pontos de iluminação no Campo do América Esporte Clube.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/req_no_234-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/req_no_234-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a poda da árvores existentes no início da Rua Sebastião de Castro Teixeira, localizada no Bairro Coeté.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/req_no_235-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/req_no_235-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça manutenção e pintura do chafariz (caixinha d'água) existente na Avenida Cel. Antônio Paulino da Costa no cruzamento com Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/req_no_236-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/req_no_236-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 346/2023, para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser instituido um programa municipal com intuito de alfabetizar a população idosa e jovens analfabetos.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/req_no_237-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/req_no_237-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 069/2023 e 037/2023, para que estude a possibilidade, juntamente com Secretaria Municipal de Finaças, de aderir ao Programa "Morar Melhor".</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/req_no_238-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/req_no_238-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de voltar os atendimentos pediátricos para prédio ao lado do Posto de Vacinação.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/req_no_239-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/req_no_239-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que coloque lâmpadas nos postes existentes na Rua Tancredo Neves até início da Rua dos Trabalhadores.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/req_no_240-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/req_no_240-2024.pdf</t>
   </si>
   <si>
     <t>Para que envie as esta Casa de Leis, cópia da planílha de gastos e serviços prestados na reforma realizada, recentemente, no Estádio Adalberto Tortorelli (Campo do América).</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/req_no_241-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/req_no_241-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser disponibilizado um médico pediatra para atendimento nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/req_no_242-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/req_no_242-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, de ser concedido banefício de "meia entrada" aos professores, devidamente comprovando através de carteira funcional ou holerite, na Expam 2024.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/req_no_243-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/req_no_243-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, qual a programação das comemorações relativas à " Semana Municipal do Artista Local", em cumprimento a Lei nº 2.462/2022.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser contratado um Médico Otorrinolaringologista, para melhorar ainda mais a saúde dos nossos munícipes.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/req_no_245-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/req_no_245-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser instalada uma TV na sala de espera do Ambulatório Municipal Dr. Miguel Abrão da Silva com transmissão de informações sobre o processo de gestação, dicas de cuidado pós parto e principalmente orientações sobre amamentação.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/req_no_246-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/req_no_246-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de aderir ao Programa "Minha Casa do Meu Jeito", que visa a elaboração do projeto arquitetônico, gratuíto para moradias populares.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/req_no_247-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/req_no_247-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Esportes, de ser realizada parceria com alguma academia ou clínica que tenha piscina aquecida para realização das aulas de natação durante o período de inverno.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/req_no_248-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/req_no_248-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com  a Secretaria Municipal de Educação, Cultura e Esportes, de ser disponibilizado transporte aos jogadores de truco quando vão representar o Município em torneios realizados em outras cidades.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/req_no_249-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/req_no_249-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser implantado plantões de clínicas veterinárias no Município.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3387/req_no_250-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3387/req_no_250-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a divulgação da lista de espera das vagas dos centros municipais de educação infantil, em conformidade com a Lei Municipal nº 2.071/2017.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/req_no_251-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/req_no_251-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se são verídicas as informações de que a Santa Casa de São Sebastião do Paraiso estão negando os recebimentos do "SUS Fácil" encaminhadas pelo Pronto Socorro, devido a dificuldades enfrentadas pela entidade e se os serviços de referência vem sendo de alguma forma prejudicados.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/req_no_252-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/req_no_252-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, como estão as tratatívas para o devido cumprimento da Lei Municipal nº 2.484/2023, que dispõe sobre a publicação na internet, da lista de espera dos pacientes que aguardam por consultas, exames, intervenções cirúrgica e outros procedimentos.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Que estude a possibilidade de serem instaladas lixeiras de poste na cidade.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/req_no_254-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/req_no_254-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Governo e Desenvolvimento, de ser implantado um programa de gestão de resíduos, para acompanhar, transportar, processar, reciclar e reaproveitar os entulhos de construção civil produzidos em obras na cidade.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/req_no_255-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/req_no_255-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Assistência Social, de ser implantado um programa de construção gratuita de calçadas, voltado a famílias de baixa renda, ou seja necessário a cobrança de algum valor que seja dividido em número maior de parcelas.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/req_no_256-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/req_no_256-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser concedido benefício fiscal para o segmento de clínicas veterinárias que atendam animais em situação de maus-tratos, abandono ou que perteçam sob guarda de pessoas de baixa renda.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/req_no_257-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/req_no_257-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Governo e Desenvolvimento, de ser realizada parceria com a Assocciação Comercial (ACIMS), visando criação de programa que concede incentivos aos empresários que disponibilizaram vagas de primeiro emprego aos jovens ou pessoas sem experiência em seu currículo.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/req_no_258-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/req_no_258-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que melhore a iluminação e realize a troca das lâmpadas queimadas na Praça Joaquim Bernardes (Jardim Velho).</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/req_no_259-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/req_no_259-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de uma cobertura na porta de entrada do prédio do PSF Santo Antônio, recentemente inaugurado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3392/req_no_260-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3392/req_no_260-2024.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de ser construída uma rotatória na rua do Areião, no local onde existe o entroncamento com estrada para o Distrito de Milagre.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/req_no_261-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/req_no_261-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedida ajuda de custo a pessoas que se dispor a dar um lar temporário aos cães e gatos em situação de rua após a castração ou que disponibilizado um local público apropriado com profissional responsável pelos cuidados.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/req_no_262-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/req_no_262-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que melhore a iluminação das praças públicas com lâmpadas led, visando maior comodidade e segurança dos munícipes.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/req_no_263-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/req_no_263-2024.pdf</t>
   </si>
   <si>
     <t>Que seja divulgado e propiciado aos munícipes os benefícios da recente Lei Federal nº 14935 de 26 de julho de 2024, promovendo condições para que desenvolvam a agricultura urbama e periurbana em nosso município.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/req_no_264-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/req_no_264-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser realizado convênio com a Santa Casa de São Sebastião do Paraíso ou clinicas particulares que realizem o "Teste da Orelhinha" em recém-nascidos, atualmente ofertados somente na cidade de Passos/MG.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/req_no_265-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/req_no_265-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis se a Empresa UBY Transportes por Aplicativo está devidamente regularizada, junto a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/req_no_266-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/req_no_266-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Avenida Limírio Pereira de Mello, próximo ao número 2.021.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/req_no_267-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/req_no_267-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque cascalho na estrada rural com início na rodovia BR-491, passando pelo pesqueiro do Marcelo até no Bairro Rural do Marinheiro.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/req_no_268-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/req_no_268-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação de serem instaladas câmeras de segurança na Escola Municipal Florianita de Paiva Gomes, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/req_no_269-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/req_no_269-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de uma cobertura (toldo) na porta de entrada e saída da sala de fisioterapia, existente no prédio do PSF Maria de Lourdes Mazzarro Mariano, antiga Escola Lucas Magalhães.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/req_no_270-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/req_no_270-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que conserte as pedras que estão soltas e faça a instalação de alambrados em volta do campinho de futebol, existente na Praça Thomé Elias de Freitas (Pracinha da Magnólia).</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/req_no_271-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/req_no_271-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que seja construída calçada na Rua Limirio Pereira de Mello, sentido ao Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/req_no_272-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/req_no_272-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte o muro do "Estádio João Aparecido Campagnolli", localizado no Bairro São Miguel.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3416/req_no_273-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3416/req_no_273-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Esporte e Cultura, de ser criado um centro de eventos ou algo voltado ao esporte no Campo Alberto Ferreira Neves (antigo Campo do Rádio Futebol Clube).</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/req_no_274-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/req_no_274-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de oferecer shows com artistas locais, teatro, apresentações de dança, entre outros entretenimentos ás quartas-Feiras e aos Sábados no Sambódromo Sebastião Antônio da Silva (Terreirão) como forma de apoio aos feirantes.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/req_no_275-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/req_no_275-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que conserte os bloquetes que estão soltos na Rua Paulo Pelegrini, localizada no Bairro Bem-Te-Vi.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/req_no_276-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/req_no_276-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça limpeza no Córrego do Tijuco, localizado na Avenida Vital Paulino da Costas, bem como jogue água, com o caminhão pipa, nos boeiros existentes nas ruas do centro da cidade.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Francisco Arantes Junior (Babalu)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/req_no_277-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/req_no_277-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser rebaixado o canteiro central existente na Avenida Limirio Pereira de Mello, no espaço compreendido entre as Ruas Antônio Bento da Silva e Tião Prata, no Bairro Jardim 1º de Maio, para servir de estacionamento de veículos.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/req_no_278-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/req_no_278-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Minicipal de Saúde, de serem ofertadas aulas de pilates, de forma gratuíta, aos pacientes com prescrição médica, ou se necessário for, que seja realizado convênios ou parcerias com clínicas particulares que ofereçam os serviços.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Para que disponibilize roupas adequadas (macacões e luvas) aos servidores responsáveis pela limpeza do esgoto e também aos brigadistas.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/req_no_280-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/req_no_280-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte a pavimentação asfáltica de um pequeno trecho da Avenida Antônio Paulino da Costa, próximo ao Galpão Santo Antônio.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/req_no_281-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/req_no_281-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser disponibilizado um veículo aos moradores do Distrito de Milagre que realizam tratamento, de segunda a sexta, na cidade de Passos/MG.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/req_no_282-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/req_no_282-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de adquirir equipamentos de acessibilidade voltados a pessoas portadoras de deficiência física e caso seja necessário, autorize o empréstimo as famílias.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/req_no_283-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/req_no_283-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 388/2023, para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o calçamento no final da Rua Ademar Ventorin, localizada no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/req_no_284-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/req_no_284-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser disponibilizado transporte escolar, gratuito, as crianças residentes na cidade, devidamente matriculadas nos Centros de Educação Infantil.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3429/req_no_285-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3429/req_no_285-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça pavimentação asfáltica da Avenida Dr. Aristides Cunha.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/req_no_286-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/req_no_286-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser instituido estacionamento 45º (quarenta e cinco graus) do lado debaixo da Praça Joaquim Bernardes (Jardim Velho) e ao entorno da Praça Cel. Silvério Pereira de Melo (Praça da Igreja Matriz).</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3431/req_no_287-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3431/req_no_287-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de serem instalados dois semáforos, sendo um no cruzamento da Avenida Governador Valadares com a Praça Noraldino Lima, próximo da Escola Estadual "Américo de Paiva" e outro com a Avenida Antenor Carvalhães, urgentemente.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3432/req_no_288-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3432/req_no_288-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o alargamento de um pequeno trecho da estrada sentido ao Bairro Ouvidor, próximo ao Pesqueiro Campestre.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3433/req_no_289-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3433/req_no_289-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina na estrada da Serra, próximo das torres e caso entenda viável jogue água com caminhão pipa visando o controle da poeira.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3434/req_no_290-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3434/req_no_290-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 336/2021, para que estude a possibilidade de alugar mais um caminhão pipa para suprir as demandas do Município.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3435/req_no_291-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3435/req_no_291-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser feita calçada e a instalação de grade de proteção lateral no trecho de entrada pelos fundos do Centro Educional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3436/req_no_292-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3436/req_no_292-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser disponibilizado um valor maior de recursos na Lei Orçamentaria Anual para o exercício de 2025, para que haja a reorganização, inclusa de novas politicas públicas e programas voltados ao atendimento de pessoas portadoras de deficiência e saúde mental.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3437/req_no_293-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3437/req_no_293-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Departamento de Esportes, de serem disponibilizadas aulas extras de natação, jiu-jitsu, pingue-pongue, xadrez, entre outras atividades, durante os finais de semana.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3438/req_no_294-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3438/req_no_294-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 341/2022, que estude a possibilidade, juntamente com a Secretaria de Assistência Social, de ser criado o Programa "Consultório na Rua" no Municípo, já previsto na Portaria nº 122/2011 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3439/req_no_295-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3439/req_no_295-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se está havendo restrições nos agendamentos com médico pediatra nos PSFs em relação a idade da criança, bem como qual a faixa etária estipulada para consultas com o referido profissional.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3440/req_no_296-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3440/req_no_296-2024.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a possibilidade de instalação de uma praça de alimentação, anexa ao Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3441/req_no_297-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3441/req_no_297-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser construído um Centro de Apoio Médico ou PSF no Bairro Coeté.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3442/req_no_298-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3442/req_no_298-2024.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis, cópia das atas dos últimos 6 (seis) meses do Conselho Municipal de Saúde.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3443/req_no_299-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3443/req_no_299-2024.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis, cópia da relação de todas as cirurgias eletivas realizadas através dos repasses do Governo Federal, indicado pelo Deputado Federal Emidinho Madeira, contendo a especialidade, qual o procedimento feito e em qual cidade o paciente foi atendido.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3444/req_no_300-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3444/req_no_300-2024.pdf</t>
   </si>
   <si>
     <t>Para que encaminhe a esta Casa de Leis, o quantitativo de pessoas que aguardam por exames de tomografia, ressonância magnética, endoscopia, colonoscopia e retossigmoidoscopia, bem como o ano de cadastramento que estão sendo chamados.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3445/req_no_301-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3445/req_no_301-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, qual o motivo de não estar havendo atendimentos médicos no novo PSF, recém inaugurado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3447/req_no_302-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3447/req_no_302-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser criado um programa de "Telemedicina" no Município, visando os atendimentos simples e corriqueiros.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/req_no_303-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/req_no_303-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente, que tome as providências cabíveis quanto a mina d'água existente em um terreno vago, localizado na Rua José Coitinho Camargo, Jardim Alvorada, próximo ao número 073.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/req_no_304-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/req_no_304-2024.pdf</t>
   </si>
   <si>
     <t>Para que retorne as aulas de músicas e de instrumentos, ministradas na "Esquina da Arte", localizada na Rua Dr. Pedro Paulino da Costa.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3451/req_no_305-2027.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3451/req_no_305-2027.pdf</t>
   </si>
   <si>
     <t>Para que seja cumprida, divulgada e devidamente fiscalizada as medidas contidas na Lei Municipal nº 2035/2016. a qual determina aos tutores de cães de raça notoriamente violentas e perigosa que coloquem "Focinheiras" nos animais quando transitarem em parques, praças e vias públicas da cidade.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/req_no_306-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/req_no_306-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 353/2021 e 121/2022 para determinar ao setor competente que faça o recolhimento do lixo doméstico ou coloque lixeiras no início das Chácaras Recreio, localizadas no Bairro Rural Poço Vermelho.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/req_no_307-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/req_no_307-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de ser criado o Programa "Monte Santo Juros Zero" o qual visa fomentar o empreendedorismo e promover o desenvolvimento da economia local.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/req_no_308-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/req_no_308-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que tome as providência cabíveis para solucionar o problema da rede de esgoto de algumas casas, localizadas no Bairro Areião, bem como faça a instalação de dois redutores de velocidade, sendo um deles próximo ao número 400.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/req_no_309-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/req_no_309-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça as manutenções necessárias nos refletores existentes na Praça e na Pista de Skate, localizados no Bairro Jardim dos Italianos para que permaneçam acessos durante o período noturno.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/req_no_310-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/req_no_310-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 194/2022 e 428/2022, para que seja estudada a possibilidade de disponibilizar insumos agrícolas aos pequenos produtores rurais de nossa comunidade.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3457/req_no_311-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3457/req_no_311-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 427/2022, para determinar a Secretaria Municipal de Obras Públicas que faça a instalação de um redutor de velocidade na Avenida Governador Valadares, próximo ao número 1.256.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 411/2022, para determinar ao setor competente que faça a manutenção dos dois portais existentes nos trevos de entrada da cidade.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/req_no_313-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/req_no_313-2024.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 181/2021 e 224/2022, que estude a possibilidade de ser realizado um "Programa de Gradagem", para pequenos agricultores da Município.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/req_no_314-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/req_no_314-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ampliar os serviços do transporte coletivo gratuíto (circular) as comunidades rurais do Município.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/req_no_315-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/req_no_315-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de rampas de acessibilidade para cadeirantes, na Avenida Cel. Antônio Paulino da Costa, próximo a Agência Bancária Itaú.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/req_no_316-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/req_no_316-2024.pdf</t>
   </si>
   <si>
     <t>Que promova esforços no sentido de conseguir trazer uma Unidade do Corpo de Bombeiros para Monte Santo.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/req_no_317-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/req_no_317-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a instalação de sinaleiros de pedestres, no cruzamento da Avenida Cel. Antônio Paulino da Costa com a Rua Dr. Pedro Paulino da Costa, onde já existem os semáforos de veículos.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/req_no_318-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/req_no_318-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, qual a razão da negação do Poder Executivo em realizar manutenções nas estradas rurais consideradas como "galhos", uma vez que dão acesso as propriedades rurais.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/req_no_319-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/req_no_319-2024.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, onde estão sendo alocados os recursos financeiros referente as pactuações de alto risco habitual relacionados aos atendimentos da gestantes do Município, atualmente.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/req_no_320-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/req_no_320-2024.pdf</t>
   </si>
   <si>
     <t>Que informe a esta Casa de Leis, se a ambulância recebida em prol dos moradores do Distrito de Milagre já está no Município e qual a data de previsão para entrega.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3473/req_no_321-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3473/req_no_321-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a instalação de uma lixeira ou caçamba na estrada rural do Bairro Cunhas, para que moradores depositem o lixo e sejam recolhidas em dias específico da semana para que não fique espalhado pela estrada.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3474/req_no_322-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3474/req_no_322-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com o Departamento de Esportes, de serem ofertados um curso de capacitação para os peões, residentes no município, bem como dispor de ajuda financeira quando estiverem representando nossa cidade em competições.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3475/req_no_323-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3475/req_no_323-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de iluminação pública na Rua que liga as Ruas Antônio Fichina a Francisco Paulino da Costa, entre os Bairros Vila Pádua e Jardim São Mateus.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3476/req_no_324-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3476/req_no_324-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade dos dois lados da Avenida Límirio Pereira de Mello, próximo a Igreja da Graça.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/req_no_325-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/req_no_325-2024.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis, a lista de espera para vagas nos Centros Municipais de Educação Infantil, em conformidade com a Lei nº 2.071/2017.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3478/req_no_326-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3478/req_no_326-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça os reparos necessários na ponte existente no Bairro Rural Baú, próximo do Sítio Bela Vista, urgentemente.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3481/req_no_327-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3481/req_no_327-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de voltar a disponibilizar pilhas de aparelho auditivo aos munícipes que necessitarem.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3482/req_no_328-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3482/req_no_328-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que faça a instalação de uma lixeira ou caçamba próximo da área verde existente na Rua Rouxinol, localizada na parte debaixo do Bairro Jardim Santa Herminia II, para que os moradores depositem seus lixos, com dias específicos para recolhimento.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3483/req_no_329-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3483/req_no_329-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências e medidas cabíveis sobre os animais (vacas e cavalos) soltos nas ruas da cidade, de acordo com as determinações estabelecidas no Código de Posturas do Município, que prevê soluções para este tipo de problema.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/req_no_330-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/req_no_330-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser montada a estrutura das festividades em comemoração ao Natal na Avenida Antônio Paulino da Costa no antigo Calçadão e a "Casa do Papai Noel" em algum imóvel na Rua Dr. Pedro Paulino da Costa, próximo aos pontos comerciais.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/req_no_331-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/req_no_331-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, que troque o telhado dos Camarotes existente no Sambódromo Sebastião Antônio da Silva (Terreirão).</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3487/req_no_332-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3487/req_no_332-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser montada a "Casa do Papa Noel" no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/req_no_333-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/req_no_333-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, de serem construídos banheiros na Praça Silvério de Mello (Praça da Igreja Matriz).</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/req_no_334-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/req_no_334-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Polícia Civil e Militar, de intensificar a fiscalização e aplicar sanções previstas no Código de Trânsito Brasileiro ao condutor que aumentar o barulho produzido por escapamento de motocicletas, bem como realizar manobras perigosas de malabrismo ou equilibrar-se em apenas uma roda (empinar).</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/req_no_335-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/req_no_335-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas que faça a construção de mais bueiros nas Ruas Monsenhor Pereira e Palacini ou tome as medidas cabíveis que acharem necessárias para conter os alagamentos, urgentemente.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/req_no_337-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/req_no_337-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pavimentação asfáltica de um pequeno trecho que liga a Rua Dr. Juvenal Magalhães Ribeiro ao Pronto Socorro, pois ainda é de paralelepipedo.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/req_no_338-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/req_no_338-2024.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de designar um guarda durante todo horário comercial, inclusive aos sábados, domingos e feriados, para vigilância do Terminal Rodoviário "Vereador José Antônio da Silva".</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/req_no_339-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/req_no_339-2024.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de cobrir e colocar aquecedor em uma das picínas do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/req_no_340-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/req_no_340-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que faça a pintura de faixas de pedestres nas ruas do Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/req_no_341-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/req_no_341-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de uma lixeira caçamba, próximo ao Condomínio Água da Serra, urgentemente.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/req_no_342-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/req_no_342-2024.pdf</t>
   </si>
   <si>
     <t>Para determinar ao setor competente que faça a instalação de ar condicionado e aumente a cobertura da porta do PSF Santo Antônio, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3503/req_no_343-2024.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3503/req_no_343-2024.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que faça o plantio de mais árvores e reative a horta de verduras antes existente no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Que determine ao setor competente que faça a instalação de bebedouro industrial de água, no piso superior do Poliesportivo Giovani Tortorelli, urgentemente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5184,67 +5187,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/mocao_de_aplausos_e_congratulacoes_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/mocao_de_aplausos__e_congratulacoes_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/mocao_de_aplausos_e_congratulacoes_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/mocao_de_congratulacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_apoio_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/mocao_de_aplausos_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/mocao_de_aplausos_e_agradecimentos_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/mocao_008_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_de_apalusos_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mocao_de_pesar_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/mocao_de_aplausos_e_agradecimentos_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/mocao_de_aplausos_e_agradecimentos_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_de_aplausos_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/mocao_de_repudio_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/mocao_de_apalusos_e_agradecimento_no_0106-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/projeto_de_decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/projeto_de_decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_complementar_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_lei_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_lei_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/projeto_de_lei_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/projeto_de_lei_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_lei_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/projeto_de_lei_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3309/projeto_de_lei_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/projeto_de_lei_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/projeto_de_lei_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/projeto_de_lei_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/projeto_de_lei_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_lei_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no_039-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3468/projeto_de_lei_no_040-2024_ppl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/projeto_de_lei_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_de_lei_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3479/projeto_de_lei_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3480/projeto_de_lei_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3486/projeto_de_lei_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/projeto_de_lei_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3504/projeto_de_lei_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_resolucao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3094/req_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/req_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/req_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/req_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/req_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/req_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/req_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/req_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/req_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/req_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/req_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3105/req_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/req_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/req_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3108/req_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/req_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/req_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/req_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/req_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/req_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/req_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/req_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/req_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/req_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/req_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/req_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/req_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/req_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/req_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/req_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/req_no_033-2027.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/req_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/req_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/req_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/req_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/req_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/req_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/req_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/req_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/req_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/req_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/req_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/req_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/req_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/req_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/req_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/req_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/req_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/req_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/req_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/req_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/req_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/req_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/req_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/req_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/req_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/req_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/req_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/req_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/req_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/req_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/req_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/req_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/req_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/req_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/req_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/req_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/req_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/req_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/req_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/req_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/req_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/req_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/req_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/req_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3196/req_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/req_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/req_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/req_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/req_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/req_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/req_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/req_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/req_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/req_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3200/req_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/req_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/req_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/req_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/req_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/req_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/req_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/req_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/req_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/req_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/req_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3213/req_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/req_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/req_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/req_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/req_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/req_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/req_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/req_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/req_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/req_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/req_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/req_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/req_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/req_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/req_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/req_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/req_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/req_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/req_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/req_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/req_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/req_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/req_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/req_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/req_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/req_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/req_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/req_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/req_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/req_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/req_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/req_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/req_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/req_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/req_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/req_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/req_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/req_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/req_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/req_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/req_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/req_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/req_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/req_no_145-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/req_no_146-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/req_no_147-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/req_no_148-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/req_no_149-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/req_no_150-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/req_no_151-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/req_no_152-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/req_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/req_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/req_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/req_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/req_no_157-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/req_no_158-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/req_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/req_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/req_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/req_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/req_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/req_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/req_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/req_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/req_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/req_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/req_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/req_no_170-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/req_no_171-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/req_no_172-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/req_no_173-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/req_no_174-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/req_no_175-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/req_no_176-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/req_no_177-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/req_no_178-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/req_no_179-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/req_no_180-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/req_no_181-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/req_no_182-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/req_no_183-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3317/req_no_185-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3318/req_no_186-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3310/req_no_187-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3311/req_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3312/req_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/req_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3314/req_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3315/req_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3319/req_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/req_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/req_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/req_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/req_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/req_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/req_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/req_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/req_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/req_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/req_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/req_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/req_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/req_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/req_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/req_no_209-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/req_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3342/req_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3343/req_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/req_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3344/req_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3345/req_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/req__no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/req_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/req_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/req_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/req_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/req_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3349/req_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/req_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3356/req_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/req_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/req_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/req_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/req_no_228-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/req_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/req_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3377/req_no_231-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/req_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/req_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/req_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/req_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/req_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/req_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/req_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/req_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/req_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/req_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/req_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/req_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/req_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/req_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/req_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/req_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/req_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3387/req_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/req_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/req_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/req_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/req_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/req_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/req_no_257-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/req_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/req_no_259-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3392/req_no_260-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/req_no_261-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/req_no_262-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/req_no_263-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/req_no_264-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/req_no_265-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/req_no_266-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/req_no_267-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/req_no_268-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/req_no_269-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/req_no_270-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/req_no_271-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/req_no_272-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3416/req_no_273-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/req_no_274-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/req_no_275-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/req_no_276-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/req_no_277-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/req_no_278-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/req_no_280-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/req_no_281-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/req_no_282-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/req_no_283-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/req_no_284-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3429/req_no_285-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/req_no_286-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3431/req_no_287-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3432/req_no_288-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3433/req_no_289-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3434/req_no_290-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3435/req_no_291-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3436/req_no_292-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3437/req_no_293-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3438/req_no_294-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3439/req_no_295-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3440/req_no_296-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3441/req_no_297-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3442/req_no_298-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3443/req_no_299-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3444/req_no_300-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3445/req_no_301-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3447/req_no_302-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/req_no_303-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/req_no_304-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3451/req_no_305-2027.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/req_no_306-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/req_no_307-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/req_no_308-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/req_no_309-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/req_no_310-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3457/req_no_311-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/req_no_313-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/req_no_314-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/req_no_315-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/req_no_316-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/req_no_317-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/req_no_318-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/req_no_319-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/req_no_320-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3473/req_no_321-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3474/req_no_322-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3475/req_no_323-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3476/req_no_324-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/req_no_325-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3478/req_no_326-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3481/req_no_327-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3482/req_no_328-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3483/req_no_329-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/req_no_330-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/req_no_331-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3487/req_no_332-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/req_no_333-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/req_no_334-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/req_no_335-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/req_no_337-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/req_no_338-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/req_no_339-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/req_no_340-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/req_no_341-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/req_no_342-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3503/req_no_343-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/mocao_de_aplausos_e_congratulacoes_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/mocao_de_aplausos__e_congratulacoes_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/mocao_de_aplausos_e_congratulacoes_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/mocao_de_congratulacao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_apoio_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/mocao_de_aplausos_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/mocao_de_aplausos_e_agradecimentos_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/mocao_008_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_de_apalusos_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mocao_de_pesar_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/mocao_de_aplausos_e_agradecimentos_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/mocao_de_aplausos_e_agradecimentos_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_de_aplausos_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_de_aplausos_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/mocao_de_repudio_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/mocao_de_apalusos_e_agradecimento_no_0106-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/projeto_de_decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/projeto_de_decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_complementar_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3093/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/projeto_de_lei_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/projeto_de_lei_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/projeto_de_lei_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/projeto_de_lei_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/projeto_de_lei_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/projeto_de_lei_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/projeto_de_lei_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/projeto_de_lei_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/projeto_de_lei_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/projeto_de_lei_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/projeto_de_lei_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/projeto_de_lei_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/projeto_de_lei_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/projeto_de_lei_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3309/projeto_de_lei_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/projeto_de_lei_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/projeto_de_lei_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/projeto_de_lei_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/projeto_de_lei_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/projeto_de_lei_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no_039-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3468/projeto_de_lei_no_040-2024_ppl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/projeto_de_lei_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_de_lei_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3479/projeto_de_lei_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3480/projeto_de_lei_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3486/projeto_de_lei_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/projeto_de_lei_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3504/projeto_de_lei_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3507/projeto_de_lei_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3138/projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/projeto_de_resolucao_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_resolucao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3094/req_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/req_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/req_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/req_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/req_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/req_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/req_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/req_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/req_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/req_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/req_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3105/req_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/req_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/req_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3108/req_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/req_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/req_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/req_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/req_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/req_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/req_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/req_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/req_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/req_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/req_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/req_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/req_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/req_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/req_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/req_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/req_no_033-2027.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/req_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/req_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/req_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/req_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/req_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/req_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/req_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/req_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/req_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/req_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/req_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/req_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/req_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/req_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/req_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/req_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/req_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/req_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/req_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/req_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/req_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/req_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/req_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/req_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/req_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/req_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/req_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/req_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/req_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/req_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/req_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/req_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/req_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/req_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/req_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/req_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/req_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/req_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/req_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/req_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/req_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/req_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/req_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/req_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3196/req_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/req_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/req_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/req_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/req_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/req_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/req_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/req_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/req_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/req_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3200/req_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/req_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/req_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/req_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/req_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/req_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/req_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/req_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/req_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/req_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/req_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3213/req_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/req_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/req_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/req_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/req_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/req_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/req_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/req_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/req_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/req_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/req_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/req_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/req_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/req_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/req_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/req_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/req_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/req_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/req_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/req_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/req_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/req_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/req_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/req_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/req_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/req_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/req_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/req_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/req_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/req_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/req_no_131-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/req_no_132-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/req_no_133-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/req_no_134-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/req_no_135-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/req_no_136-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/req_no_137-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/req_no_138-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/req_no_139-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/req_no_140-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/req_no_142-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/req_no_143-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/req_no_144-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/req_no_145-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/req_no_146-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/req_no_147-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/req_no_148-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/req_no_149-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/req_no_150-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/req_no_151-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/req_no_152-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/req_no_153-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/req_no_154-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/req_no_155-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/req_no_156-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/req_no_157-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/req_no_158-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/req_no_159-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/req_no_160-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/req_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/req_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/req_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/req_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/req_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/req_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/req_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/req_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/req_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/req_no_170-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/req_no_171-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/req_no_172-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/req_no_173-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/req_no_174-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/req_no_175-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/req_no_176-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/req_no_177-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/req_no_178-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/req_no_179-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/req_no_180-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/req_no_181-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/req_no_182-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/req_no_183-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/requerimento_n_184_2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3317/req_no_185-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3318/req_no_186-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3310/req_no_187-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3311/req_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3312/req_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/req_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3314/req_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3315/req_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3319/req_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/req_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/req_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/req_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/req_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/req_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/req_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/req_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/req_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/req_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/req_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/req_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/req_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/req_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/req_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/req_no_209-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/req_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3342/req_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3343/req_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/req_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3344/req_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3345/req_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/req__no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/req_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/req_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/req_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/req_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/req_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3349/req_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/req_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3356/req_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/req_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/req_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/req_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/req_no_228-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/req_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/req_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3377/req_no_231-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/req_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/req_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/req_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/req_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/req_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/req_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/req_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/req_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/req_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/req_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/req_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/req_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/req_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/req_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/req_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/req_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/req_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3387/req_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/req_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/req_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/req_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/req_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/req_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/req_no_257-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/req_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/req_no_259-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3392/req_no_260-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/req_no_261-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/req_no_262-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/req_no_263-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/req_no_264-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/req_no_265-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/req_no_266-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/req_no_267-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/req_no_268-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/req_no_269-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/req_no_270-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/req_no_271-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/req_no_272-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3416/req_no_273-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/req_no_274-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/req_no_275-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/req_no_276-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/req_no_277-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/req_no_278-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/req_no_280-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/req_no_281-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/req_no_282-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/req_no_283-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/req_no_284-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3429/req_no_285-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/req_no_286-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3431/req_no_287-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3432/req_no_288-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3433/req_no_289-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3434/req_no_290-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3435/req_no_291-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3436/req_no_292-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3437/req_no_293-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3438/req_no_294-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3439/req_no_295-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3440/req_no_296-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3441/req_no_297-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3442/req_no_298-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3443/req_no_299-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3444/req_no_300-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3445/req_no_301-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3447/req_no_302-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/req_no_303-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/req_no_304-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3451/req_no_305-2027.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/req_no_306-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/req_no_307-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/req_no_308-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/req_no_309-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/req_no_310-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3457/req_no_311-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/req_no_313-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/req_no_314-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/req_no_315-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/req_no_316-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/req_no_317-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/req_no_318-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/req_no_319-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/req_no_320-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3473/req_no_321-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3474/req_no_322-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3475/req_no_323-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3476/req_no_324-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/req_no_325-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3478/req_no_326-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3481/req_no_327-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3482/req_no_328-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3483/req_no_329-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/req_no_330-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/req_no_331-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3487/req_no_332-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/req_no_333-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/req_no_334-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/req_no_335-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/req_no_337-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/req_no_338-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/req_no_339-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/req_no_340-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/req_no_341-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/req_no_342-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/3503/req_no_343-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11854,4188 +11857,4188 @@
       </c>
       <c r="H255" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>974</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>975</v>
       </c>
       <c r="D256" t="s">
         <v>302</v>
       </c>
       <c r="E256" t="s">
         <v>303</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>482</v>
+        <v>976</v>
       </c>
       <c r="H256" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D257" t="s">
         <v>302</v>
       </c>
       <c r="E257" t="s">
         <v>303</v>
       </c>
       <c r="F257" t="s">
         <v>45</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H257" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D258" t="s">
         <v>302</v>
       </c>
       <c r="E258" t="s">
         <v>303</v>
       </c>
       <c r="F258" t="s">
         <v>245</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H258" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D259" t="s">
         <v>302</v>
       </c>
       <c r="E259" t="s">
         <v>303</v>
       </c>
       <c r="F259" t="s">
         <v>518</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H259" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D260" t="s">
         <v>302</v>
       </c>
       <c r="E260" t="s">
         <v>303</v>
       </c>
       <c r="F260" t="s">
         <v>518</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H260" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D261" t="s">
         <v>302</v>
       </c>
       <c r="E261" t="s">
         <v>303</v>
       </c>
       <c r="F261" t="s">
         <v>23</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H261" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D262" t="s">
         <v>302</v>
       </c>
       <c r="E262" t="s">
         <v>303</v>
       </c>
       <c r="F262" t="s">
         <v>50</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H262" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D263" t="s">
         <v>302</v>
       </c>
       <c r="E263" t="s">
         <v>303</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H263" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D264" t="s">
         <v>302</v>
       </c>
       <c r="E264" t="s">
         <v>303</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H264" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D265" t="s">
         <v>302</v>
       </c>
       <c r="E265" t="s">
         <v>303</v>
       </c>
       <c r="F265" t="s">
         <v>50</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H265" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D266" t="s">
         <v>302</v>
       </c>
       <c r="E266" t="s">
         <v>303</v>
       </c>
       <c r="F266" t="s">
         <v>245</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H266" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D267" t="s">
         <v>302</v>
       </c>
       <c r="E267" t="s">
         <v>303</v>
       </c>
       <c r="F267" t="s">
         <v>50</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H267" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D268" t="s">
         <v>302</v>
       </c>
       <c r="E268" t="s">
         <v>303</v>
       </c>
       <c r="F268" t="s">
         <v>45</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H268" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D269" t="s">
         <v>302</v>
       </c>
       <c r="E269" t="s">
         <v>303</v>
       </c>
       <c r="F269" t="s">
         <v>245</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H269" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="D270" t="s">
         <v>302</v>
       </c>
       <c r="E270" t="s">
         <v>303</v>
       </c>
       <c r="F270" t="s">
         <v>245</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="H270" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D271" t="s">
         <v>302</v>
       </c>
       <c r="E271" t="s">
         <v>303</v>
       </c>
       <c r="F271" t="s">
         <v>23</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H271" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="D272" t="s">
         <v>302</v>
       </c>
       <c r="E272" t="s">
         <v>303</v>
       </c>
       <c r="F272" t="s">
         <v>245</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H272" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D273" t="s">
         <v>302</v>
       </c>
       <c r="E273" t="s">
         <v>303</v>
       </c>
       <c r="F273" t="s">
         <v>245</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H273" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D274" t="s">
         <v>302</v>
       </c>
       <c r="E274" t="s">
         <v>303</v>
       </c>
       <c r="F274" t="s">
         <v>72</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H274" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D275" t="s">
         <v>302</v>
       </c>
       <c r="E275" t="s">
         <v>303</v>
       </c>
       <c r="F275" t="s">
         <v>28</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H275" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D276" t="s">
         <v>302</v>
       </c>
       <c r="E276" t="s">
         <v>303</v>
       </c>
       <c r="F276" t="s">
         <v>28</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H276" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D277" t="s">
         <v>302</v>
       </c>
       <c r="E277" t="s">
         <v>303</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H277" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D278" t="s">
         <v>302</v>
       </c>
       <c r="E278" t="s">
         <v>303</v>
       </c>
       <c r="F278" t="s">
         <v>28</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H278" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D279" t="s">
         <v>302</v>
       </c>
       <c r="E279" t="s">
         <v>303</v>
       </c>
       <c r="F279" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H279" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D280" t="s">
         <v>302</v>
       </c>
       <c r="E280" t="s">
         <v>303</v>
       </c>
       <c r="F280" t="s">
         <v>45</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H280" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D281" t="s">
         <v>302</v>
       </c>
       <c r="E281" t="s">
         <v>303</v>
       </c>
       <c r="F281" t="s">
         <v>518</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H281" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D282" t="s">
         <v>302</v>
       </c>
       <c r="E282" t="s">
         <v>303</v>
       </c>
       <c r="F282" t="s">
         <v>72</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H282" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D283" t="s">
         <v>302</v>
       </c>
       <c r="E283" t="s">
         <v>303</v>
       </c>
       <c r="F283" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H283" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D284" t="s">
         <v>302</v>
       </c>
       <c r="E284" t="s">
         <v>303</v>
       </c>
       <c r="F284" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H284" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D285" t="s">
         <v>302</v>
       </c>
       <c r="E285" t="s">
         <v>303</v>
       </c>
       <c r="F285" t="s">
         <v>245</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H285" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D286" t="s">
         <v>302</v>
       </c>
       <c r="E286" t="s">
         <v>303</v>
       </c>
       <c r="F286" t="s">
         <v>28</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H286" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D287" t="s">
         <v>302</v>
       </c>
       <c r="E287" t="s">
         <v>303</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H287" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="D288" t="s">
         <v>302</v>
       </c>
       <c r="E288" t="s">
         <v>303</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H288" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D289" t="s">
         <v>302</v>
       </c>
       <c r="E289" t="s">
         <v>303</v>
       </c>
       <c r="F289" t="s">
         <v>23</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H289" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D290" t="s">
         <v>302</v>
       </c>
       <c r="E290" t="s">
         <v>303</v>
       </c>
       <c r="F290" t="s">
         <v>23</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H290" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="D291" t="s">
         <v>302</v>
       </c>
       <c r="E291" t="s">
         <v>303</v>
       </c>
       <c r="F291" t="s">
         <v>245</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H291" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D292" t="s">
         <v>302</v>
       </c>
       <c r="E292" t="s">
         <v>303</v>
       </c>
       <c r="F292" t="s">
         <v>245</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H292" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D293" t="s">
         <v>302</v>
       </c>
       <c r="E293" t="s">
         <v>303</v>
       </c>
       <c r="F293" t="s">
         <v>245</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H293" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D294" t="s">
         <v>302</v>
       </c>
       <c r="E294" t="s">
         <v>303</v>
       </c>
       <c r="F294" t="s">
         <v>72</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H294" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D295" t="s">
         <v>302</v>
       </c>
       <c r="E295" t="s">
         <v>303</v>
       </c>
       <c r="F295" t="s">
         <v>72</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H295" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D296" t="s">
         <v>302</v>
       </c>
       <c r="E296" t="s">
         <v>303</v>
       </c>
       <c r="F296" t="s">
         <v>72</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H296" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D297" t="s">
         <v>302</v>
       </c>
       <c r="E297" t="s">
         <v>303</v>
       </c>
       <c r="F297" t="s">
         <v>50</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H297" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D298" t="s">
         <v>302</v>
       </c>
       <c r="E298" t="s">
         <v>303</v>
       </c>
       <c r="F298" t="s">
         <v>50</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H298" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D299" t="s">
         <v>302</v>
       </c>
       <c r="E299" t="s">
         <v>303</v>
       </c>
       <c r="F299" t="s">
         <v>72</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H299" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D300" t="s">
         <v>302</v>
       </c>
       <c r="E300" t="s">
         <v>303</v>
       </c>
       <c r="F300" t="s">
         <v>72</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H300" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D301" t="s">
         <v>302</v>
       </c>
       <c r="E301" t="s">
         <v>303</v>
       </c>
       <c r="F301" t="s">
         <v>45</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H301" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D302" t="s">
         <v>302</v>
       </c>
       <c r="E302" t="s">
         <v>303</v>
       </c>
       <c r="F302" t="s">
         <v>28</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H302" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D303" t="s">
         <v>302</v>
       </c>
       <c r="E303" t="s">
         <v>303</v>
       </c>
       <c r="F303" t="s">
         <v>518</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H303" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="D304" t="s">
         <v>302</v>
       </c>
       <c r="E304" t="s">
         <v>303</v>
       </c>
       <c r="F304" t="s">
         <v>245</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="H304" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D305" t="s">
         <v>302</v>
       </c>
       <c r="E305" t="s">
         <v>303</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="H305" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D306" t="s">
         <v>302</v>
       </c>
       <c r="E306" t="s">
         <v>303</v>
       </c>
       <c r="F306" t="s">
         <v>245</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H306" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D307" t="s">
         <v>302</v>
       </c>
       <c r="E307" t="s">
         <v>303</v>
       </c>
       <c r="F307" t="s">
         <v>245</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H307" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D308" t="s">
         <v>302</v>
       </c>
       <c r="E308" t="s">
         <v>303</v>
       </c>
       <c r="F308" t="s">
         <v>50</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="H308" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D309" t="s">
         <v>302</v>
       </c>
       <c r="E309" t="s">
         <v>303</v>
       </c>
       <c r="F309" t="s">
         <v>50</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H309" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D310" t="s">
         <v>302</v>
       </c>
       <c r="E310" t="s">
         <v>303</v>
       </c>
       <c r="F310" t="s">
         <v>28</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H310" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D311" t="s">
         <v>302</v>
       </c>
       <c r="E311" t="s">
         <v>303</v>
       </c>
       <c r="F311" t="s">
         <v>50</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="H311" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D312" t="s">
         <v>302</v>
       </c>
       <c r="E312" t="s">
         <v>303</v>
       </c>
       <c r="F312" t="s">
         <v>23</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H312" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D313" t="s">
         <v>302</v>
       </c>
       <c r="E313" t="s">
         <v>303</v>
       </c>
       <c r="F313" t="s">
         <v>245</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H313" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="D314" t="s">
         <v>302</v>
       </c>
       <c r="E314" t="s">
         <v>303</v>
       </c>
       <c r="F314" t="s">
         <v>18</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H314" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="D315" t="s">
         <v>302</v>
       </c>
       <c r="E315" t="s">
         <v>303</v>
       </c>
       <c r="F315" t="s">
         <v>50</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H315" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D316" t="s">
         <v>302</v>
       </c>
       <c r="E316" t="s">
         <v>303</v>
       </c>
       <c r="F316" t="s">
         <v>245</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H316" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D317" t="s">
         <v>302</v>
       </c>
       <c r="E317" t="s">
         <v>303</v>
       </c>
       <c r="F317" t="s">
         <v>72</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H317" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D318" t="s">
         <v>302</v>
       </c>
       <c r="E318" t="s">
         <v>303</v>
       </c>
       <c r="F318" t="s">
         <v>72</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H318" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D319" t="s">
         <v>302</v>
       </c>
       <c r="E319" t="s">
         <v>303</v>
       </c>
       <c r="F319" t="s">
         <v>72</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H319" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D320" t="s">
         <v>302</v>
       </c>
       <c r="E320" t="s">
         <v>303</v>
       </c>
       <c r="F320" t="s">
         <v>28</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H320" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D321" t="s">
         <v>302</v>
       </c>
       <c r="E321" t="s">
         <v>303</v>
       </c>
       <c r="F321" t="s">
         <v>50</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H321" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D322" t="s">
         <v>302</v>
       </c>
       <c r="E322" t="s">
         <v>303</v>
       </c>
       <c r="F322" t="s">
         <v>50</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H322" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="D323" t="s">
         <v>302</v>
       </c>
       <c r="E323" t="s">
         <v>303</v>
       </c>
       <c r="F323" t="s">
         <v>28</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H323" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D324" t="s">
         <v>302</v>
       </c>
       <c r="E324" t="s">
         <v>303</v>
       </c>
       <c r="F324" t="s">
         <v>28</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H324" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D325" t="s">
         <v>302</v>
       </c>
       <c r="E325" t="s">
         <v>303</v>
       </c>
       <c r="F325" t="s">
         <v>72</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H325" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D326" t="s">
         <v>302</v>
       </c>
       <c r="E326" t="s">
         <v>303</v>
       </c>
       <c r="F326" t="s">
         <v>72</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="H326" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D327" t="s">
         <v>302</v>
       </c>
       <c r="E327" t="s">
         <v>303</v>
       </c>
       <c r="F327" t="s">
         <v>72</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="H327" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D328" t="s">
         <v>302</v>
       </c>
       <c r="E328" t="s">
         <v>303</v>
       </c>
       <c r="F328" t="s">
         <v>72</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="H328" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D329" t="s">
         <v>302</v>
       </c>
       <c r="E329" t="s">
         <v>303</v>
       </c>
       <c r="F329" t="s">
         <v>28</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="H329" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D330" t="s">
         <v>302</v>
       </c>
       <c r="E330" t="s">
         <v>303</v>
       </c>
       <c r="F330" t="s">
         <v>28</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H330" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D331" t="s">
         <v>302</v>
       </c>
       <c r="E331" t="s">
         <v>303</v>
       </c>
       <c r="F331" t="s">
         <v>45</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="H331" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="D332" t="s">
         <v>302</v>
       </c>
       <c r="E332" t="s">
         <v>303</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="H332" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D333" t="s">
         <v>302</v>
       </c>
       <c r="E333" t="s">
         <v>303</v>
       </c>
       <c r="F333" t="s">
         <v>72</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H333" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D334" t="s">
         <v>302</v>
       </c>
       <c r="E334" t="s">
         <v>303</v>
       </c>
       <c r="F334" t="s">
         <v>28</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="H334" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D335" t="s">
         <v>302</v>
       </c>
       <c r="E335" t="s">
         <v>303</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H335" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D336" t="s">
         <v>302</v>
       </c>
       <c r="E336" t="s">
         <v>303</v>
       </c>
       <c r="F336" t="s">
         <v>28</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H336" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D337" t="s">
         <v>302</v>
       </c>
       <c r="E337" t="s">
         <v>303</v>
       </c>
       <c r="F337" t="s">
         <v>23</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="H337" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D338" t="s">
         <v>302</v>
       </c>
       <c r="E338" t="s">
         <v>303</v>
       </c>
       <c r="F338" t="s">
         <v>23</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H338" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D339" t="s">
         <v>302</v>
       </c>
       <c r="E339" t="s">
         <v>303</v>
       </c>
       <c r="F339" t="s">
         <v>23</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="H339" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D340" t="s">
         <v>302</v>
       </c>
       <c r="E340" t="s">
         <v>303</v>
       </c>
       <c r="F340" t="s">
         <v>45</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="H340" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D341" t="s">
         <v>302</v>
       </c>
       <c r="E341" t="s">
         <v>303</v>
       </c>
       <c r="F341" t="s">
         <v>28</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="H341" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D342" t="s">
         <v>302</v>
       </c>
       <c r="E342" t="s">
         <v>303</v>
       </c>
       <c r="F342" t="s">
         <v>23</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="H342" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D343" t="s">
         <v>302</v>
       </c>
       <c r="E343" t="s">
         <v>303</v>
       </c>
       <c r="F343" t="s">
         <v>245</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H343" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="D344" t="s">
         <v>302</v>
       </c>
       <c r="E344" t="s">
         <v>303</v>
       </c>
       <c r="F344" t="s">
         <v>245</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="H344" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D345" t="s">
         <v>302</v>
       </c>
       <c r="E345" t="s">
         <v>303</v>
       </c>
       <c r="F345" t="s">
         <v>245</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H345" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D346" t="s">
         <v>302</v>
       </c>
       <c r="E346" t="s">
         <v>303</v>
       </c>
       <c r="F346" t="s">
         <v>245</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="H346" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D347" t="s">
         <v>302</v>
       </c>
       <c r="E347" t="s">
         <v>303</v>
       </c>
       <c r="F347" t="s">
         <v>28</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H347" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D348" t="s">
         <v>302</v>
       </c>
       <c r="E348" t="s">
         <v>303</v>
       </c>
       <c r="F348" t="s">
         <v>50</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H348" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D349" t="s">
         <v>302</v>
       </c>
       <c r="E349" t="s">
         <v>303</v>
       </c>
       <c r="F349" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H349" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D350" t="s">
         <v>302</v>
       </c>
       <c r="E350" t="s">
         <v>303</v>
       </c>
       <c r="F350" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H350" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D351" t="s">
         <v>302</v>
       </c>
       <c r="E351" t="s">
         <v>303</v>
       </c>
       <c r="F351" t="s">
         <v>50</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H351" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="D352" t="s">
         <v>302</v>
       </c>
       <c r="E352" t="s">
         <v>303</v>
       </c>
       <c r="F352" t="s">
         <v>50</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="H352" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D353" t="s">
         <v>302</v>
       </c>
       <c r="E353" t="s">
         <v>303</v>
       </c>
       <c r="F353" t="s">
         <v>45</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H353" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D354" t="s">
         <v>302</v>
       </c>
       <c r="E354" t="s">
         <v>303</v>
       </c>
       <c r="F354" t="s">
         <v>50</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H354" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D355" t="s">
         <v>302</v>
       </c>
       <c r="E355" t="s">
         <v>303</v>
       </c>
       <c r="F355" t="s">
         <v>50</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="H355" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="D356" t="s">
         <v>302</v>
       </c>
       <c r="E356" t="s">
         <v>303</v>
       </c>
       <c r="F356" t="s">
         <v>245</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="H356" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D357" t="s">
         <v>302</v>
       </c>
       <c r="E357" t="s">
         <v>303</v>
       </c>
       <c r="F357" t="s">
         <v>245</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H357" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="D358" t="s">
         <v>302</v>
       </c>
       <c r="E358" t="s">
         <v>303</v>
       </c>
       <c r="F358" t="s">
         <v>245</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="H358" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D359" t="s">
         <v>302</v>
       </c>
       <c r="E359" t="s">
         <v>303</v>
       </c>
       <c r="F359" t="s">
         <v>245</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H359" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D360" t="s">
         <v>302</v>
       </c>
       <c r="E360" t="s">
         <v>303</v>
       </c>
       <c r="F360" t="s">
         <v>245</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="H360" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D361" t="s">
         <v>302</v>
       </c>
       <c r="E361" t="s">
         <v>303</v>
       </c>
       <c r="F361" t="s">
         <v>245</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="H361" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D362" t="s">
         <v>302</v>
       </c>
       <c r="E362" t="s">
         <v>303</v>
       </c>
       <c r="F362" t="s">
         <v>50</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="H362" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D363" t="s">
         <v>302</v>
       </c>
       <c r="E363" t="s">
         <v>303</v>
       </c>
       <c r="F363" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H363" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D364" t="s">
         <v>302</v>
       </c>
       <c r="E364" t="s">
         <v>303</v>
       </c>
       <c r="F364" t="s">
         <v>50</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="H364" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D365" t="s">
         <v>302</v>
       </c>
       <c r="E365" t="s">
         <v>303</v>
       </c>
       <c r="F365" t="s">
         <v>50</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="H365" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D366" t="s">
         <v>302</v>
       </c>
       <c r="E366" t="s">
         <v>303</v>
       </c>
       <c r="F366" t="s">
         <v>50</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="H366" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="D367" t="s">
         <v>302</v>
       </c>
       <c r="E367" t="s">
         <v>303</v>
       </c>
       <c r="F367" t="s">
         <v>28</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H367" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="D368" t="s">
         <v>302</v>
       </c>
       <c r="E368" t="s">
         <v>303</v>
       </c>
       <c r="F368" t="s">
         <v>245</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="H368" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D369" t="s">
         <v>302</v>
       </c>
       <c r="E369" t="s">
         <v>303</v>
       </c>
       <c r="F369" t="s">
         <v>245</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="H369" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D370" t="s">
         <v>302</v>
       </c>
       <c r="E370" t="s">
         <v>303</v>
       </c>
       <c r="F370" t="s">
         <v>28</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H370" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D371" t="s">
         <v>302</v>
       </c>
       <c r="E371" t="s">
         <v>303</v>
       </c>
       <c r="F371" t="s">
         <v>28</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="H371" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D372" t="s">
         <v>302</v>
       </c>
       <c r="E372" t="s">
         <v>303</v>
       </c>
       <c r="F372" t="s">
         <v>28</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H372" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D373" t="s">
         <v>302</v>
       </c>
       <c r="E373" t="s">
         <v>303</v>
       </c>
       <c r="F373" t="s">
         <v>28</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="H373" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D374" t="s">
         <v>302</v>
       </c>
       <c r="E374" t="s">
         <v>303</v>
       </c>
       <c r="F374" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="H374" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D375" t="s">
         <v>302</v>
       </c>
       <c r="E375" t="s">
         <v>303</v>
       </c>
       <c r="F375" t="s">
         <v>72</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H375" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D376" t="s">
         <v>302</v>
       </c>
       <c r="E376" t="s">
         <v>303</v>
       </c>
       <c r="F376" t="s">
         <v>28</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H376" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D377" t="s">
         <v>302</v>
       </c>
       <c r="E377" t="s">
         <v>303</v>
       </c>
       <c r="F377" t="s">
         <v>245</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H377" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D378" t="s">
         <v>302</v>
       </c>
       <c r="E378" t="s">
         <v>303</v>
       </c>
       <c r="F378" t="s">
         <v>245</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="H378" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D379" t="s">
         <v>302</v>
       </c>
       <c r="E379" t="s">
         <v>303</v>
       </c>
       <c r="F379" t="s">
         <v>72</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H379" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D380" t="s">
         <v>302</v>
       </c>
       <c r="E380" t="s">
         <v>303</v>
       </c>
       <c r="F380" t="s">
         <v>245</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="H380" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D381" t="s">
         <v>302</v>
       </c>
       <c r="E381" t="s">
         <v>303</v>
       </c>
       <c r="F381" t="s">
         <v>245</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H381" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="D382" t="s">
         <v>302</v>
       </c>
       <c r="E382" t="s">
         <v>303</v>
       </c>
       <c r="F382" t="s">
         <v>245</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H382" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D383" t="s">
         <v>302</v>
       </c>
       <c r="E383" t="s">
         <v>303</v>
       </c>
       <c r="F383" t="s">
         <v>245</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H383" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="D384" t="s">
         <v>302</v>
       </c>
       <c r="E384" t="s">
         <v>303</v>
       </c>
       <c r="F384" t="s">
         <v>245</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H384" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="D385" t="s">
         <v>302</v>
       </c>
       <c r="E385" t="s">
         <v>303</v>
       </c>
       <c r="F385" t="s">
         <v>245</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="H385" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="D386" t="s">
         <v>302</v>
       </c>
       <c r="E386" t="s">
         <v>303</v>
       </c>
       <c r="F386" t="s">
         <v>18</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H386" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="D387" t="s">
         <v>302</v>
       </c>
       <c r="E387" t="s">
         <v>303</v>
       </c>
       <c r="F387" t="s">
         <v>18</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H387" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D388" t="s">
         <v>302</v>
       </c>
       <c r="E388" t="s">
         <v>303</v>
       </c>
       <c r="F388" t="s">
         <v>245</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H388" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D389" t="s">
         <v>302</v>
       </c>
       <c r="E389" t="s">
         <v>303</v>
       </c>
       <c r="F389" t="s">
         <v>72</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H389" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="D390" t="s">
         <v>302</v>
       </c>
       <c r="E390" t="s">
         <v>303</v>
       </c>
       <c r="F390" t="s">
         <v>245</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H390" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D391" t="s">
         <v>302</v>
       </c>
       <c r="E391" t="s">
         <v>303</v>
       </c>
       <c r="F391" t="s">
         <v>28</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="H391" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="D392" t="s">
         <v>302</v>
       </c>
       <c r="E392" t="s">
         <v>303</v>
       </c>
       <c r="F392" t="s">
         <v>28</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H392" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D393" t="s">
         <v>302</v>
       </c>
       <c r="E393" t="s">
         <v>303</v>
       </c>
       <c r="F393" t="s">
         <v>245</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="H393" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D394" t="s">
         <v>302</v>
       </c>
       <c r="E394" t="s">
         <v>303</v>
       </c>
       <c r="F394" t="s">
         <v>245</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="H394" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D395" t="s">
         <v>302</v>
       </c>
       <c r="E395" t="s">
         <v>303</v>
       </c>
       <c r="F395" t="s">
         <v>245</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="H395" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D396" t="s">
         <v>302</v>
       </c>
       <c r="E396" t="s">
         <v>303</v>
       </c>
       <c r="F396" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="H396" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D397" t="s">
         <v>302</v>
       </c>
       <c r="E397" t="s">
         <v>303</v>
       </c>
       <c r="F397" t="s">
         <v>28</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="H397" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D398" t="s">
         <v>302</v>
       </c>
       <c r="E398" t="s">
         <v>303</v>
       </c>
       <c r="F398" t="s">
         <v>28</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H398" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="D399" t="s">
         <v>302</v>
       </c>
       <c r="E399" t="s">
         <v>303</v>
       </c>
       <c r="F399" t="s">
         <v>72</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="H399" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D400" t="s">
         <v>302</v>
       </c>
       <c r="E400" t="s">
         <v>303</v>
       </c>
       <c r="F400" t="s">
         <v>72</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="H400" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D401" t="s">
         <v>302</v>
       </c>
       <c r="E401" t="s">
         <v>303</v>
       </c>
       <c r="F401" t="s">
         <v>72</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H401" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="D402" t="s">
         <v>302</v>
       </c>
       <c r="E402" t="s">
         <v>303</v>
       </c>
       <c r="F402" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H402" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="D403" t="s">
         <v>302</v>
       </c>
       <c r="E403" t="s">
         <v>303</v>
       </c>
       <c r="F403" t="s">
         <v>50</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="H403" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="D404" t="s">
         <v>302</v>
       </c>
       <c r="E404" t="s">
         <v>303</v>
       </c>
       <c r="F404" t="s">
         <v>45</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="H404" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="D405" t="s">
         <v>302</v>
       </c>
       <c r="E405" t="s">
         <v>303</v>
       </c>
       <c r="F405" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="H405" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D406" t="s">
         <v>302</v>
       </c>
       <c r="E406" t="s">
         <v>303</v>
       </c>
       <c r="F406" t="s">
         <v>23</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="H406" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D407" t="s">
         <v>302</v>
       </c>
       <c r="E407" t="s">
         <v>303</v>
       </c>
       <c r="F407" t="s">
         <v>72</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="H407" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="D408" t="s">
         <v>302</v>
       </c>
       <c r="E408" t="s">
         <v>303</v>
       </c>
       <c r="F408" t="s">
         <v>72</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H408" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D409" t="s">
         <v>302</v>
       </c>
       <c r="E409" t="s">
         <v>303</v>
       </c>
       <c r="F409" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H409" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="D410" t="s">
         <v>302</v>
       </c>
       <c r="E410" t="s">
         <v>303</v>
       </c>
       <c r="F410" t="s">
         <v>72</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="H410" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D411" t="s">
         <v>302</v>
       </c>
       <c r="E411" t="s">
         <v>303</v>
       </c>
       <c r="F411" t="s">
         <v>50</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="H411" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D412" t="s">
         <v>302</v>
       </c>
       <c r="E412" t="s">
         <v>303</v>
       </c>
       <c r="F412" t="s">
         <v>72</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H412" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="D413" t="s">
         <v>302</v>
       </c>
       <c r="E413" t="s">
         <v>303</v>
       </c>
       <c r="F413" t="s">
         <v>45</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H413" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="D414" t="s">
         <v>302</v>
       </c>
       <c r="E414" t="s">
         <v>303</v>
       </c>
       <c r="F414" t="s">
         <v>50</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H414" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D415" t="s">
         <v>302</v>
       </c>
       <c r="E415" t="s">
         <v>303</v>
       </c>
       <c r="F415" t="s">
         <v>518</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H415" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>