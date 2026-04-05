--- v0 (2026-02-09)
+++ v1 (2026-04-05)
@@ -54,6549 +54,6549 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1695/mocao_de_aplausos_e_agradecimentos_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1695/mocao_de_aplausos_e_agradecimentos_no_001-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO Nº 001/2021</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luciana Aparecida Antônio Lucio Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/mocao_no_002-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/mocao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APALUSOS E AGRADECIMENTOS."</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/mocao_de_congratulacao_no_003-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/mocao_de_congratulacao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2031/mocao_no_004-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2031/mocao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 004/2021</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2032/mocao_de_aplauso_no_005-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2032/mocao_de_aplauso_no_005-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 005/2021</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2045/mocao_de_aplausos_no_006-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2045/mocao_de_aplausos_no_006-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 006/2021</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_de_aplauso_no_007-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_de_aplauso_no_007-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 007/2021</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/projeto_de_decreto_legislativo_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/projeto_de_decreto_legislativo_no_001-2021.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Prefeito Municipal de Monte Santo de Minas, relativas ao exercício de 2019".</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>Priscila Maria Paulino Santos, Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/projeto_de_decreto_legislativo_no_002-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/projeto_de_decreto_legislativo_no_002-2021.pdf</t>
   </si>
   <si>
     <t>"Concede a Medalha Legislativa do Mérito Esportivo".</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto_de_decreto_legislativo_no_003-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto_de_decreto_legislativo_no_003-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Títulos de Cidadão Monte-santense".</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2015/projeto_de_decreto_legislativo_no_004-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2015/projeto_de_decreto_legislativo_no_004-2021.pdf</t>
   </si>
   <si>
     <t>"Concede Títulos de Honra ao Mérito".</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_emenda_a_lei_organica_municipal_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_emenda_a_lei_organica_municipal_no_001-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA, RENUMERA E ACRESCENTA ARTIGO NA LEI ORGÂNICA MUNICIPAL."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 004/2011, DIMINUINDO 02 (DUAS) VAGAS DE COORDENADOR PEDAGÓGICO E AUMENTANDO 02 (DUAS) VAGAS DE DIRETOR ESCOLAR - DE.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_lei_no_042-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_lei_no_042-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 001/2010 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1984/projeto_de_lei_complementar__no_075-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1984/projeto_de_lei_complementar__no_075-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 004/2011 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2005/projeto_de_lei_complementar_no_080-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2005/projeto_de_lei_complementar_no_080-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 004/2011 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2004/projeto__de_lei_complementar_no_082-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2004/projeto__de_lei_complementar_no_082-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 004/2011 E DÁ OUTRAS PROVIDÊNCUAS".</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_001-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO PISO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE MONTE SANTO DE MINAS, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_002-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_002-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS CONSUMÍVEIS PARA ENTIDADES ESTABELECIDAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_003-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPEC) do município de Monte Santo de Minas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_004-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da aplicação do questionário M-CHAT, nas unidades de saúde públicas e privada no âmbito Municipal.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_005-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do ciclismo no âmbito do Município de Monte Santo de Minas e determina outras providências.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_007-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_007-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 9º DA LEI Nº 2.006 DE 18 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_008-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_008-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 4º DO ART. 4º, SUPRIME OS INCISOS IV E V DO ART. 15 DA LEI Nº 2.134 DE 20 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_009-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Prevenção da Gravidez na Adolescência, no Município de Monte Santo de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_010-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_010-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE MONTE SANTO DE MINAS, NOS TERMOS DO INCISO X, DO ARTIGO 37, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paulo Sergio Naves (Paulinho Picolé)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_012-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_012-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma rua pública".</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_014-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial no Orçamento do exercício de 2021.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_015-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a suplementar as dotações criadas por créditos especiais no Orçamento do Exercício de 2021.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_016-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_016-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de espaço público"</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_017-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_017-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCESSO DE ELEIÇÃO PARA PROVIMENTO DE CARGO EM COMISSÃO DE DIRETOR ESCOLAR DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE MONTE SANTO DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_018-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_019-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CASC), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb), em conformidade com o artigo 212-A da Constituição Federal e regulamentada na forma da Lei Federal n° 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_020-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_020-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A ANEXO I DA LEI Nº 2.223/19.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_021-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_021-2021.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_022-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela Municipal de Serviços Especializados, estabelecida no anexo I da Lei nº 2.264 de 06 de junho de 2020.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_023-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_023-2021.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_024-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_024-2021.pdf</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_025-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_025-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DOS ARTS. 40 E 41 DA LEI Nº 2.327 DE 17 DE MARÇO DE 2021, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_026.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_026.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a abrir Crédito Adicional Especial no Orçamento do Exercício de 2021."</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_027-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_027-2021.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_028-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_028-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 2.282 DE 02 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Paulo de Casto (Thieskin)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_029-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_029-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma rua pública."</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/lei_de_diretrizes_orcamentarias_2022.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/lei_de_diretrizes_orcamentarias_2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_lei_no_031-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_lei_no_031-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO DE MONTE SANTO DE MINAS A CONTRATAR COM BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTROGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_lei_no_032-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_lei_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Cadastro de Doadores Voluntários de Sangue no Município de Monte Santo de Minas/MG.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_lei_no_033-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_lei_no_033-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma Praça Pública."</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Rafael Rodrigo da Silva, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_lei_no_034-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_lei_no_034-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de espaço público".</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_lei_no_035-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_lei_no_035-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de espaços públicos."</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1733/projeto_de_lei_no_036-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1733/projeto_de_lei_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Selo Loja Legal-Anti Coronavirus, de enfrentamento ao novo Coronavírus.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1734/projeto_de_lei_no_037-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1734/projeto_de_lei_no_037-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bebedouros e banheiros no interior das agências bancárias e dá outras providências.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_lei_no_038-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_lei_no_038-2021.pdf</t>
   </si>
   <si>
     <t>"RATIFICA O TERCEIRO TERMO ADITIVO AO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO DE SÃO SEBASTIÃO DO PARAISO-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_lei_no_039-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_lei_no_039-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Campo de Futebol."</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_lei_no_041-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_lei_no_041-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DOS ANEXOS V E VI DA LEI Nº 1.570/2007 QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA PREFEITURAS  MUNICIPAL DE MONTE SANTO DE MINAS, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS E EXTINÇÃO CARGOS PÚBLICOS".</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_no_043-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Sala da Recepção do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1743/projeto_de_lei_no_044-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1743/projeto_de_lei_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial no Orçamento do Exercício de 2021.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1744/projeto_de_lei_no_045-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1744/projeto_de_lei_no_045-2021.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1769/projeto_de_lei_no_046-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1769/projeto_de_lei_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a existência de vagas privativas para idosos e deficientes físicos, em estacionamentos deste município.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_no_047-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_no_047-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de uma via pública."</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1771/projeto_de_lei_no_048-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1771/projeto_de_lei_no_048-2021.pdf</t>
   </si>
   <si>
     <t>"Cria a Carteira de Identificação do Autista."</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1773/projeto_de_lei_no_049-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1773/projeto_de_lei_no_049-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO DE VENDA EM LEILÃO DE BENS IMÓVEIS PÚBLICOS."</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1772/projeto_de_lei_no_050-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1772/projeto_de_lei_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a suplementar dotação criada pro crédito especial no Orçamento do Exercício de 2021.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1779/projeto_de_lei_no_051-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1779/projeto_de_lei_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas e creches públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo do Município de Monte Santo de Minas a firmar contrato de programa com o Consócio CIMOG, com objetivo de execução do Serviço Inspeção Municipal de forma associada e dá outras providências."</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/projeto_de_lei_no_053-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/projeto_de_lei_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Cooperação e o Código Sinal Vermelho, no âmbito do município de Monte Santo de Minas, visando o combate e a prevenção à violência contra a mulher.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/projeto_de_lei_no_054-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/projeto_de_lei_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Saúde da Mulher.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/projeto_de_lei_no_055-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/projeto_de_lei_no_055-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PATROCINIO PRIVADO A EVETOS PÚBLICOS."</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/projeto_de_lei_no_056-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/projeto_de_lei_no_056-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, REGULAMENTA O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS - DO MUNICÍPIO DE MONTE SANTO DE MINAS/MG E DISTRITO DE MILAGRE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_057-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_057-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MONTE SANTO DE MINAS/MG - CMAS, REVOGA AS LEIS MUNICIPAIS 1.194/1997 E 1.295/2000, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei_no_058-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei_no_058-2021.pdf</t>
   </si>
   <si>
     <t>"REGULARIZA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE MONTE SANTO DE MINAS/MG - FMAS, REVOGA A LEI MUNICIPAL Nº 1.1194/1997, ALTERADA PELA LEI MUNICIPAL Nº 1.295/2000, REGULAMENTADA PELO DECRETO Nº 957/2013 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/projeto_de_lei_no_059-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/projeto_de_lei_no_059-2021.pdf</t>
   </si>
   <si>
     <t>"Fica autorizado o Município de Monte Santo de Minas, a receber, por doação, bancos para serem colocados em jardins públicos."</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/projeto_de_lei_no_060-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/projeto_de_lei_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Institui como "AGOSTO BRANCO", o mês de agosto e o insere no calendário municipal de eventos.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/projeto_de_lei_no_061-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/projeto_de_lei_no_061-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Suplementar em Dotação do Orçamento de 2021."</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/projeto_de_lei_no_062-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/projeto_de_lei_no_062-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Suplementar as dotações criadas por créditos especiais no Orçamento do Exercício de 2021.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/projeto_de_lei_no_063-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/projeto_de_lei_no_063-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA REPASSE FINANCEIRO Á SANTA CASA DE MISERICÓRDIA DE SÃO SEBASTIÃO DO PARAISO/MG."</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/projeto_de_lei_no_064-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/projeto_de_lei_no_064-2021.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Monte Santo de Minas a Semana Municipal do Jovem Aprendiz."</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_de_lei_no_065-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_de_lei_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Monte Santo de Minas a Corrida e Caminhada Unidos Contra o Câncer e inclui o evento no Calendário Oficial de Eventos.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_de_lei_no_066-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_de_lei_no_066-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE USO DE BEM IMOVEL QUE ESPECIFICA AO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_no_067_ldo.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_no_067_ldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCO DE 2022 - LEI Nº 2.345 DE 15/06/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_de_lei_no_067_ppl.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_de_lei_no_067_ppl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ELABORAÇÃO DO PLANO PLURIANUAL PARA O PERÍDO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/loa_2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/loa_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MONTE SANTO DE MINAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/projeto_de_lei_no_070-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/projeto_de_lei_no_070-2021.pdf</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/projeto_de_lei_no_071-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/projeto_de_lei_no_071-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Campanha "QUEM TE AMA SEMPRE CUIDARÁ DE VOCÊ", de conscientização sobre a Síndrome Alcoólica Fetal-SAF, e dá outras providências.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/projeto_de_lei_no_072-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/projeto_de_lei_no_072-2021.pdf</t>
   </si>
   <si>
     <t>Institui a "Sexta-Feira de Arte e Cultura" no Município de Monte Santo de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha, Johnny Alexandre Marques (João Crente), Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1986/projeto_de_lei_no_073-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1986/projeto_de_lei_no_073-2021.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a Prédio Público Municipal."</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1985/projeto_de_lei_no_074-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1985/projeto_de_lei_no_074-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Prevenção ao Abandono e Evasão Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1983/projeto_de_lei_no_076-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1983/projeto_de_lei_no_076-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR IMÓVEL DESTINADO Á CONSTRUÇÃO DE UNIDADE DE SAÚDE DA MULHER."</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1982/projeto_de_lei_no_077-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1982/projeto_de_lei_no_077-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza Abertura de Crédito Suplementar em Dotação do Orçamento de 2021"</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2002/projeto_de_lei_no_078-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2002/projeto_de_lei_no_078-2021.pdf</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2003/projeto_de_lei_no_079-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2003/projeto_de_lei_no_079-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a firmar acordo judicial nos autos da ação nº 5003381-92.2020.8.13.0647 e dá outras providências."</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/projeto_de_lei_no_081-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/projeto_de_lei_no_081-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Cordão de Girassol" no âmbito do Município de Monte Santo de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2018/projeto_de_lei_no_083-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2018/projeto_de_lei_no_083-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO III, DO ART. 5º, DA LEIA Nº 2.327 DE 17 DE MARÇO DE 2021."</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_no_084-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_no_084-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR EM DOTAÇÃO DO ORÇAMENTO DE 2021.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Juliana Aparecida Garcia, Hugo Zotti Rocha, Paulo de Casto (Thieskin)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_resolucao_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_resolucao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a recomposição anual dos vencimentos dos Servidores da Câmara Municipal de Monte Santo de Minas e dá outras providências".</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_resolucao_no_002-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_resolucao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Concede licença a Vereadora Luciana Aparecida Antônio Lúcio Dias</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/req_no_001-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/req_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Para que promova a revisão do Plano Diretor - Lei Complementar nº 1.553/2006.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/req_no_002-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/req_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que coloque iluminação pública nos postes já existentes no início do Bairro Coeté, no espaço compreendido entre a pracinha e o prédio da antiga Escola.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/req_no_003-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/req_no_003-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina este, de conformidade com a Lei Orgânica Municipal e Regime Interno desta Casa, vem solicitar de V.Exa., para que as sessões ordinárias, extraordinárias e solenes sejam transmitidas também através de Live, em tempo real no site da Câmara Municipal de Monte Santo de Minas, para melhor transparência dos trabalhos legislativos.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/req_no_004-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/req_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um redutor de velocidade na Rua Mocoquinha, na altura do número 213.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/req_no_005-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/req_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Para que crie os Conselhos Municipais do Direito da Mulher e de Proteção aos Animais.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/req_no_006-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/req_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem disponibilizadas aulas de informática na Biblioteca Municipal "Professor Jairo Palacini".</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/req_no_007-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/req_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Educação, Cultura, Esporte e Turismo que faça a denominação das salas de aula do Centro Educacional Alcides de Paula Braga em homenagem as professoras Walquíria Resende de Oliveira e Maria das Graças Guimarães.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/req_no_008-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/req_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser implantada aulas de teatro no município.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/req_no_009-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/req_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, junto a Secretaria Municipal de Saúde, de serem disponibilizados Kit Lanches aos pacientes e seus acompanhantes que fazem tratamento de saúde fora do Município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/req_no_010-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/req_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis como está o andamento do processo de assinatura do contrato com concessionara prestadora de serviços Companhia de Saneamento de Minas Gerais - COPASA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/req_no_011-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/req_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Para que instale um parquinho infantil, no pátio da igreja de São José localizada no Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/req_no_012-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/req_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a demarcação de estacionamento no Pronto Socorro, Pediatria e Posto de Vacinação, respeitando as vagas preferenciais de ambulâncias, idosos, gestantes e deficientes físicos.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/req_no_013-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/req_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídas rampas de acessibilidade para cadeirantes na entrada principal da sede Administrativa, setores da Assistência Social, Transporte e Regulação, todos localizados no prédio da Prefeitura Municipal, conforme determinam as leis vigentes, bem como instale corrimãos para idosos e pessoas com mobilidades reduzidas e faça a demarcação de estacionamento com as vagas de prioridade.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/req_no_014-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/req_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Para que proíba o estacionamento de caminhões na Praça "Sebastião Antônio da Silva" (Terreirão) aos sábados na parte da manhã.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/req_no_015-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/req_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de criar no Município uma "Frente de Trabalho", cuja finalidade seria a contratação de no mínimo 60(sessenta) pessoas, por tempo determinado, para auxiliar a administração em todos os setores que se fizer necessário.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/req_no_016-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/req_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a adequação das pontes rurais, substituindo-as para as de concreto.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/req_no_017-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/req_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construído um parque municipal entre os Bairros Jardim Santa Hermínia I e II Jardim Ipiranga.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/req_no_018-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/req_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser asfaltada e devidamente canalizada a Av. Limírio Pereira de Mello no espaço compreendido entre a antiga Estação Ferroviária e a Av. Antônio Paulino da Costa (Pontilhão).</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/req_no_019-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/req_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que abra uma passagem de emergência para viaturas e ambulâncias no Parque Municipal Mauro Baldo, com a devida sinalização.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/req_no_020-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/req_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tape ou ajuste no nível da pavimentação asfáltica, os buracos existentes na Rua José Cassiano Gomes, entre os números 70 e 158 e na Rua Dr. João Ribeiro.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/req_no_021-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/req_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Para que volte a serem realizadas castrações de cães e gatos no Município.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/req_no_022-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/req_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de iluminação pública da avenida Vital Paulino da Costa até o Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/req_no_023-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/req_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma limpeza e coloque lixeiras no Parque Industrial.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/req_no_024-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/req_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis quais as providências já foram tomadas em relação ao problema de alagamentos no final da Rua Benjamin Constant.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/req_no_025-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/req_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine s Secretaria Municipal de Saúde que coloque a lista de medicamentos disponibilizados pelo Sistema Único de Saúde - SUS, em lugar visível, no Pronto Socorro e PSFs do Município.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/req_no_026-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/req_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça a atualização do Código de Posturas Municipais, Lei nº18 de 08 de abril de 1949.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/req_no_027-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/req_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a limpeza do terreno, localizado na Rua Álvaro Elias Aschar, próximo ao número 120, Jardim Ipiranga.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/req_no_028-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/req_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um redutor de velocidade na Rua São Sebastião, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/req_no_029-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/req_no_029-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a troca das lâmpadas amarelas existentes em nossa cidade por lâmpadas brancas ou de LED.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/req_no_030-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/req_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual a previsão de término da pavimentação asfáltica da Rua Areião.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>Geovane dos Reis Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/req_no_031-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/req_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam calçadas ou pavimentadas as Rua Hipólito Gomes Ribeiro, Maria Carlos da Silva e o Cruzamento C, situadas no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/req_no_032-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/req_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação "tapa buracos" nas ruas do Distrito de Milagre.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/req_no_033-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/req_no_033-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criada uma Unidade Veterinária no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/req_no_034-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/req_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja criada, em parceria com o Centro de Referência de Assistência Social - CRAS, oficinas de dança, aula de step, jump e zumba no Município.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/req_no_035-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/req_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja atendida a Lei Federal nº 13.935/2019, que garante os serviços de Psicologia e Serviços Social nas redes públicas municipais de Educação Básica.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/req_no_036-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/req_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Para que instale um parquinho infantil na Praça Nossa Senhora dos Milagres, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/req_no_037-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/req_no_037-2021.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis uma lista dos medicamentos que estão em falta na Farmácia Popular e se as empresas fornecedoras já estipularam um prazo para regularização das entregas.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/req_no_038-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/req_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem disponibilizados dois veículos para o transporte dos pacientes que realizam tratamento de saúde na cidade de Passos/MG.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/req_no_039-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/req_no_039-2021.pdf</t>
   </si>
   <si>
     <t>Que crie um "Programa de Medidas Socioeducativas" no Município.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/req_no_040-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/req_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que retire o redutor de velocidade e faça uma rotatória na Av. Antônio Paulino da Costa, próximo ao cruzamento com as Ruas Humberto Falbo e Aristides Lobo.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/req_no_041-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/req_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado um "Programa de Estágio" no município.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/req_no_042-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/req_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de aproveitar o prédio do antigo Matadouro, localizado na Vila São Miguel, para instalação de um Centro de Zoonose ou Canil.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/req_no_043-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/req_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Mogiana, localizada no Jardim Caeté.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/req_no_044-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/req_no_044-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a pavimentação asfáltica ou calçamento das Ruas 1º de Maio e Alfredo Donnabella, ambas localizadas no Parque Industrial.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/req_no_045-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/req_no_045-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja promovido um estudo, para ser implementada uma Campanha de Recuperação Fiscal (REFIS) no Município e remetido o Projeto para esta Casa de Leis, para apreciação.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/req_no_046-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/req_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Avenida Governador Valadares, próximo ao número  473.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/req_no_047-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/req_no_047-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser colocado semáforo ou uma placa de "Rotatória" na fonte, utilizada para os cavalos beber água, existente no cruzamento da Avenida Antônio Paulino da Costa.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/req_no_048-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/req_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade dos servidores da jardinagem utilizarem os devidos protetores de roçagem durante a realização do trabalho de podas na cidade.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/req_no_049-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/req_no_049-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção da Rua Mocoquinha.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/req_no_050-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/req_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de que a COPASA permita ao consumidor a instalação de equipamentos ou aparelhos eliminadores de ar, na tubulação que antecede os hidrômetros de abastecimento de água.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/req_no_051-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/req_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja promovido um estudo para ser implantada a energia solar fotovoltaico em nosso Município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/req_no_052-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/req_no_052-2021.pdf</t>
   </si>
   <si>
     <t>Para que tome providências sobre o tratamento de esgoto no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/req_no_053-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/req_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Para que exija da empresa que presta serviços de aluguel de caçambas que faça a devida sinalização das mesmas, colocando faixas reflexivas ou outros meios que achar necessário.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/req_no_054-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/req_no_054-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma reforma no Campo de Malha, localizado na Av. Limírio Pereira de Melo, no Bairro Jardim 1º de Maio.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/req_no_055-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/req_no_055-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a pavimentação asfáltica de um pequeno trecho da Rua São Miguel, que vai da Rua da Escolinha até próximo a ponte.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/req_no_056-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/req_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a pavimentação asfáltica ou coloque bloquetes em um pequeno trecho de rua entre o Centro de Educação Infantil Crescendo e Aprendendo e a Escola Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/req_no_057-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/req_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Piemont, localizada no Jardim dos Italianos, próximo ao número 185.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/req_no_058-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/req_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça a pavimentação asfáltica do Condomínio Águas da Serra, passando pela Rua Lamana e término no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>João Batista de Paula Sobrinho (João do Kinca), Hugo Zotti Rocha</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/req_no_059-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/req_no_059-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de serem padronizadas as calçadas de nossa cidade, de forma a melhorar a circulação de pessoas com deficiências física ou mobilidade reduzida em espaços públicos.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/req_no_060-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/req_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser implantado mecanismo de acesso a internet "Wi-Fi", livre e gratuito na Praça Nossa Senhora dos Milagres, situada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/req_no_061-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/req_no_061-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a instalação de iluminação pública na Rua Darci dos Santos Lanza, localizada no Jardim Alvorada.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>João Batista de Paula Sobrinho (João do Kinca), Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/req_no_062-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/req_no_062-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a manutenção das pontes do Bairro Rural Baú, bem como coloque proteções laterais nas que tiverem necessidade.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Renato Vitor Marçal, João Batista de Paula Sobrinho (João do Kinca)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/req_no_063-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/req_no_063-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade e estude a viabilidade de ser instituída "mão única" na Rua Isac Soares.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/req_no_064-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/req_no_064-2021.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de serem criados o Projeto de Trânsito e o Código de Obras e Edificações.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/req_no_065-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/req_no_065-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça, urgentemente, a revisão geral do Código Tributário do Município - Lei 927 de 29 de dezembro de 1.989.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/req_no_066-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/req_no_066-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis como está o andamento do processo de assinatura do contrato com a concessionária prestadora de serviços Companhia Paulista de Força e Luz - CPFL.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/req_no_067-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/req_no_067-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis a quantidade de vacina contra o Covid-19 que já foram aplicadas, os grupos vacinados até a presente data e se há algum plano de vacinação do município. Em caso positivo que remeta cópia do mesmo.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/req_no_068-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/req_no_068-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de enviar a esta Casa de Leis, um projeto que conceda desconto no "habite-se" e no "IPTU" para o cidadão que plantar uma árvore na porta de sua residência.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/req_no_070-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/req_no_070-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine urgentemente a instalação de um semáforo ou seja construído um redutor de velocidade, no cruzamento da Avenida Governador Valadares com a Antenor Carvalhaes, com a devida sinalização.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/req_no_071-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/req_no_071-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado um Centro de Eventos no Campo Alberto Ferreira Neves (antigo campo da Rádio Futebol Clube).</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/req_no_072-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/req_no_072-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de manilhas em um terreno situado Rua São Miguel, 97 localizado no Bairro São Miguel, pois o esgoto corre a céu aberto neste local.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/req_no_073-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/req_no_073-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua José Augusto Filho, na altura do número 250.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/req_no_074-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/req_no_074-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude uma maneira de cobri o pátio existente na lateral da Pré-Escola Municipal Maria José Grassano Costa (Cohab).</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/req_no_075-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/req_no_075-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser, novamente, instalado o "Monumento á Bíblia", que existia no início da Praça Castelo Branco.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/req_no_076-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/req_no_076-2021.pdf</t>
   </si>
   <si>
     <t>Para que será inserido no novo contrato a ser assinado, a obrigatoriedade da concessionária COPASA instalar por conta dela o eliminador de ar na tubulação de água, como já existente em diversas cidades e assim por conta do consumidor.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/req_no_077-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/req_no_077-2021.pdf</t>
   </si>
   <si>
     <t>Para que reative a horta de verduras existente no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/req_no_078-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/req_no_078-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de mais bueiros no Bairro Jardim Santa Inês e na Rua Conde Ribeiro do Vale.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Renato Vitor Marçal, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/req_no_079-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/req_no_079-2021.pdf</t>
   </si>
   <si>
     <t>Para que instale um parquinho infantil na Praça Eutímio Antoniolli, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), João Batista de Paula Sobrinho (João do Kinca), Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/req_no_080-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/req_no_080-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma reforma, coloque proteção laterais e a pavimentação asfáltica na cabeceira da Ponte do Pinheirinho.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/req_no_081-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/req_no_081-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça as calçadas, de mais ou menos uns três metros, dos dois lados de pequeno trecho que vai do pontilhão da Avenida Limírio Pereira de Mello até no trevinho do Bairro São Miguel (Matadouro), bem como a arborização de ambos os lados e a reforma da igrejinha existente no local.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/req_no_082-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/req_no_082-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se há algum projeto em andamento para realização de atendimento para pessoas com deficiência em nosso Município.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/req_no_083-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/req_no_083-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedido auxilio emergencial, com recurso próprio, no valor de R$:300,00 (trezentos reais) para famílias em situação de vulnerabilidade do município.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/req_no_084-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/req_no_084-2021.pdf</t>
   </si>
   <si>
     <t>Para que conceda um "Auxílio Gasolina" para as agentes comunitárias do Programa Saúde da Família - PSF que realizam os atendimentos na Zona Rural do Município.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/req_no_086-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/req_no_086-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que tome as providências cabíveis acerca da rachadura existente na ponte, localizada na Avenida Vital Paulino da Costa no cruzamento com a Rua Marechal Deodoro, próximo aos números 1.470 e 1.449.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/req_no_087-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/req_no_087-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente faça a poda das árvores existente na Rua Afonso Pena, em frente ao prédio do Programa Saúde da Família-PSF e a garagem do Prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/req_no_088-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/req_no_088-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser implantado um Programa de "Internet para todos" no município.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/req_no_089-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/req_no_089-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de redutores de velocidades na Avenida Vital Paulino da Costas, em ambos os sentidos.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/req_no_090-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/req_no_090-2021.pdf</t>
   </si>
   <si>
     <t>Para que crie a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista no Município.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/req_no_091-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/req_no_091-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedido o benefício do adicional de insalubridade, em nível máximo, aos técnicos de enfermagem que exercem suas funções no Município.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/req_no_092-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/req_no_092-2021.pdf</t>
   </si>
   <si>
     <t>Para que insira no contrato, a ser assinado com a Copasa, a obrigatoriedade de uma prestação de serviços de qualidade, devendo haver umas solicitação para inicio dos serviços, para que a Prefeitura Municipal possa verificar após o término se houve realmente o devido cumprimento.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req_no_093-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req_no_093-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma limpeza e plante grama no Campinho de Futebol, existente no Bairro Coeté, bem como estude a possibilidade de ser disponibilizado um professor de educação física, duas vezes na semana, para ministrar aulas para as crianças do Bairro .</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/req_no_094-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/req_no_094-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Fabiano Soares, na altura do nº 490, Jardim São Sebastião II.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/req_no_095-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/req_no_095-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma limpeza e pintura no chafariz (caixinha d' água) existente na Avenida Antônio Paulino da Costa no cruzamento com a Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/req_no_096-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/req_no_096-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma pintura geral no prédio da Escola Municipal Florianita de Paiva Gomes, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/req_no_097-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/req_no_097-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o calçamento ou pavimentação asfáltica da Rua José Gonçalves dos Santos, localizada no Bairro Mocoquinha.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/req_no_098-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/req_no_098-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser colocado um ônibus circular ou van no Município.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/req_no_099-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/req_no_099-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma reforma e pintura no prédio do Velório Municipal.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/req_no_100-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/req_no_100-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que instale redutores de velocidade, de ambos os lados, na Av. Limírio Pereira de Mello, no espaço compreendido entre a antiga Estação Ferroviária e o cruzamento com a Av. Governador Valadares e um outro na Avenida Antônio Paulino da Costa, próximo ao número 1.254.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/req_no_101-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/req_no_101-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser remetido a esta Casa de Leis, um projeto de lei que promova, para o próximo exercício, isenção fiscal (IPTU)em favor de idosos, portadores de moléstias ou males graves que impossibilitam de exercerem atividades laborais e deficientes físicos, desde a renda mensal não ultrapasse dois salários mínimos vigentes.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/req_no_102-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/req_no_102-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser instituída "mão única" em um pequeno trecho que faz a ligação do final da Av. Govenador Valadares com Rua Madre Gertrudes.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/req_no_103-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/req_no_103-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis quando serão entregues os "Kits Merenda" aos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/req_no_104-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/req_no_104-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal exija da empresa responsável pelo depósito de veículos apreendidos pela Polícia Militar que tenha um pátio disponível no Município.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/req_no_105-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/req_no_105-2021.pdf</t>
   </si>
   <si>
     <t>Que entre em contato com a Secretaria Municipal de Educação, Cultura, Esporte e Turismo para que seja denominada "Rosimeire Lopes Damas" , uma sala de aula do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/req_no_106-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/req_no_106-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizado na rede municipal de saúde o atendimento, de forma virtual, com psicólogos.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/req_no_107-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/req_no_107-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual o andamento do processo de construção das casas populares, junto a Companhia de Habitação do estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/req_no_108-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/req_no_108-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com as concessionárias prestadoras de serviços públicos Copasa e CPFL, que disponibilize um posto de recebimento de contas de água e energia elétrica no Distrito de Milagre, pelo menos 01 (uma) vez ao mês.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/req_no_109-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/req_no_109-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criada a Guarda Municipal no Município.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/req_no_110-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/req_no_110-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a limpeza de dois terrenos, de propriedade da Prefeitura Municipal, existentes na Rua Domingos Piovan, após faça um campinho de areia de um lado e um parquinho infantil do outro.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/req_no_111-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/req_no_111-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que compre uma nova cadeira odontológica para o PSF Santo Antônio .</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/req_no_112-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/req_no_112-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado um pequeno parque em nossa cidade para que os munícipes possam levar seus cães para brincarem e fazer exercícios.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/req_no_113-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/req_no_113-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizada, pelo menos uma caçamba de recolhimento de lixo para cada bairro rural do município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/req_no_114-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/req_no_114-2021.pdf</t>
   </si>
   <si>
     <t>Para que retorne o atendimento com médico pediatra no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/req_no_115-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/req_no_115-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a manutenção ou religue os painéis eletrônicos, instalados nas entradas da cidade.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/req_no_116-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/req_no_116-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma ampla divulgação do auxílio determinado pela Lei Municipal nº 1.722/2010, para conhecimento dos proprietários das pequenas e médias empresa instaladas ou que queiram se instalar no Município.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/req_no_117-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/req_no_117-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um fisioterapeuta para tratamento pós-covid, no Município.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/req_no_118-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/req_no_118-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade no final da Av. Limírio Pereira de Mello, no Bairro Matadouro, próximo aos números 290 ao 500.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina motoniveladora e coloque cascalhos na estrada rural do Bairro Cunhas.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem doadas cestas básicas para munícipes em situação de vulnerabilidade que estejam impossibilitados de arcar com a manutenção de sua família.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Geovane dos Reis Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/req_no_121-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/req_no_121-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se o Município de Monte Santo de Minas aderiu ao Consórcio Público para compra de vacinas contra a Covid -19.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/req_no_122-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/req_no_122-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser implantado um Posto de Coleta de Leite (Banco de Leite) no Município.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/req_no_123-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/req_no_123-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça as rampas de acessibilidade a cadeirantes por toda a extensão da Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/req_no_124-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/req_no_124-2021.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de ser concedido desconto de 50% (cinquenta por cento) no Imposto de Transmissão de Bens Imóveis (ITBI) ao munícipe que estiver adquirido seu primeiro terreno.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/req_no_125-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/req_no_125-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a sinalização das ruas do Distrito de Milagre.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/req_no_126-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/req_no_126-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de criação da Brigada Municipal contra Incêndios.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/req_no_127-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/req_no_127-2021.pdf</t>
   </si>
   <si>
     <t>Para que entre em contato com a Companhia de Força e Luz para que faça a substituição de dois poste de madeira, existente na Rua Rouxinol, por postes de cimento.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/req_no_128-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/req_no_128-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras efetue uma reforma e pintura no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/req_no_129-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/req_no_129-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade na extensão da Av. Limírio Pereira de Melo, no espaço compreendido entre o Campo de Malha até o pontilhão da BR 491.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/req_no_130-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/req_no_130-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser implantado plantões nas clínicas veterinárias do Município.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/req_no_131-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/req_no_131-2021.pdf</t>
   </si>
   <si>
     <t>Para que disponibilize atendimento psicológico as famílias que perderam algum parente para a Covid-19.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/req_no_132-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/req_no_132-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agriculturas e Trânsito que coloque bloquetes ou faça a pavimentação asfáltica da Rua Joaquim Oscar Nascimento, localizada no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/req_no_133-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/req_no_133-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criada uma "ajuda de custo" aos comércios, academias, salões de beleza, barbearias, entre outros estabelecimentos comercias afetados pela imposição da "Onda Roxa" em nosso município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/req_no_134-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/req_no_134-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina motoniveladora na estrada que liga o Bairro Rural Pinheirinho até ao Bairro Rural Laranjeiras.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/req_no_135-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/req_no_135-2021.pdf</t>
   </si>
   <si>
     <t>Que estude, juntamente com a Secretaria de Saúde, a possibilidade de ser mais rigorosa a monitoração das pessoas positivas para Covid-19.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/req_no_136-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/req_no_136-2021.pdf</t>
   </si>
   <si>
     <t>Para que crie a campanha "Vacina contra a Fome", a qual não será obrigatória, mas consiste na doação de 1 (um) quilo de alimento, não perecível, por cada pessoa vacinada.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/req_no_137-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/req_no_137-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado o programa "Cozinha Comunitária", com intuito de atender a população mais vulnerável durante o estado de calamidade pública decorrente da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Rafael Rodrigo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/req_no_138-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/req_no_138-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que instale uma faixa elevada na Av. Antônio Paulino da Costa, na altura do número 419.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/req_no_139-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/req_no_139-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma limpeza nas ruas do Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/req_no_140-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/req_no_140-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam transmitidas em tempo real (live) as licitações que forem realizadas, podendo ser acessada nos respectivos site dos poderes municipais.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/req_no_141-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/req_no_141-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção do Semáforo, localizado na Av. Pedro Paulino da Costa.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/req_no_142-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/req_no_142-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado o Programa Médico Noturno em um dos PSFs do Município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/req_no_143-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/req_no_143-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça o conserto de uma parte do teto da sala de entrada do Necrotério Municipal, onde o gesso se desprendeu, bem como instale um suporte de álcool gel com pedal na entrada do prédio.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/req_no_144-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/req_no_144-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Lei se o Município aderiu a prescrição do tratamento precoce contra a Covid-19, denominado "Kit Covid", em caso negativo explique o porquê.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/req_no_145-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/req_no_145-2021.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, para que a prescrição de medicamentos nos PSFs, Ambulatório Municipal e Pronto Socorro sejam feitas de forma digitada.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/req_no_146-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/req_no_146-2021.pdf</t>
   </si>
   <si>
     <t>Que estude tratativas, parcerias ou entre em contato com o Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DEER) para que construa uma passarela na BR 491, ligando o Bairro Coeté na entrada da cidade.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/req_no_147-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/req_no_147-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tape os buracos e conserte o bueiro existente no final da Rua Benjamin Constant.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/req_no_148-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/req_no_148-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito faça um ou mais bueiros na Av. Vital Paulino da Costas, na altura do número 1.656.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/req_no_149-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/req_no_149-2021.pdf</t>
   </si>
   <si>
     <t>Para que quando for marcada vacinação contra Covid-19, no Posto de Vacinação, na cidade de Monte Santo, que inclua no mesmo dia, o atendimento no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/req_no_150-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/req_no_150-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem doados terrenos para empresas ou industrias que queiram se instalar no Município e havendo necessidade que seja adquirido e implantado um novo Parque Industrial na cidade.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/req_no_151-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/req_no_151-2021.pdf</t>
   </si>
   <si>
     <t>Para que crie o "Banco de Alimentos", no Município.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/req_no_152-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/req_no_152-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de emitir um Decreto Municipal contendo aplicação de multas para quem alugar ou emprestar chácaras, espaços para qualquer tipo de eventos, com validade de no mínimo três meses, podendo ser prorrogado, caso haja necessidade.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/req_no_153-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/req_no_153-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de ser dada prioridade da vacina contra Covid-19 às pessoas que fazem tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/req_no_154-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/req_no_154-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma rígida fiscalização nas áreas verdes do Município, especialmente do Bairro Jardim Mariucha, pois há informações de que pessoas estão se apropriando destas áreas, causando desmatamento, queimadas, colocando animais, os quais ainda sofrem com maus tratos.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/req_no_155-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/req_no_155-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina motoniveladora nas estradas rurais Catitó, próximo ao pesqueiro Barra Grande, Montanha no sentido a Fazendinha, Guarita, próximo a Fazenda Onça, Cristalina, Sítio Santo Antônio na Bocaina e Montanha sentido Sítio do Sr. João Neves.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/req_no_156-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/req_no_156-2021.pdf</t>
   </si>
   <si>
     <t>Que determine a Companhia de Força e Luz para que faça o alinhamento dos três postes instalados no meio da rua com os demais existentes no canteiro central no final da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/req_no_157-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/req_no_157-2021.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade juntamente com a Companhia de Saneamento Básico (COPASA) para que faça pintura nas caixas d'agua instaladas na cidade, bem como avise antecipadamente quando for haver a interrupção do fornecimento de água.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/req_no_158-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/req_no_158-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Saúde estude a possibilidade de ser realizados testes rápidos de covid-19, no Pronto Socorro Municipal, em todas as pessoas que lá comparecem com os sinais de alerta.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/req_no_159-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/req_no_159-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretária  Municipal de Saúde, de ser destinada mais uma ambulância ou outro veículo para o Distrito de Milagre, para transporte das pessoas testadas positivo ou em suspeita do Covid-19.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/req_no_160-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/req_no_160-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretária Municipal de Finanças, de ser reajustado o valor da subvenção destinada ao Grupo de Apoio Bem-Me-Quer para o próximo exercício financeiro.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1681/req_no_161-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1681/req_no_161-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de construção de um novo matadouro municipal.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1677/req_no_162-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1677/req_no_162-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça uma análise, se for o caso, junto ao Departamento Jurídico e Ministério Público no sentido de viabilizar a compra ou conseguir doações, junto ao Governo Estadual, teste rápido de COVID-19, para realização de um mutirão de testagem na população com intuito de detectar possíveis pacientes assintomáticos do novo Coronavírus.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>João Batista de Paula Sobrinho (João do Kinca)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1678/req_no_163-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1678/req_no_163-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte a ponte, mais conhecida como "Ponte da Dona Geralda", localizada no Bairro Rural Lagoa.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1679/req_no_164-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1679/req_no_164-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Saúde promova um estudo para verificar a possibilidade do teste de Pezinho Ampliado em nosso município, propiciando rastrear doenças mais graves, encaminhando os bebês com resultado alterado para teste diagnósticos específicos.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1680/req_no_165-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1680/req_no_165-2021.pdf</t>
   </si>
   <si>
     <t>Para que dê continuidade na construção de urnas no Cemitério Municipal, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Johnny Alexandre Marques (João Crente), Paulo de Casto (Thieskin)</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1682/req_no_166-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1682/req_no_166-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o calçamento de uma pequena parte, no início da Rua Pará, localizada no Jardim Brasil, conserte um afundamento de paralelepípedo após esta parte de terra, bem como dê continuidade na abertura de uma rua às margem do córrego até a ponte localizada na Rua Francisco Antônio da Luz.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1683/req_no_167-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1683/req_no_167-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja instituído um Conselho Municipal dos Direitos da Pessoa Deficiente, em nosso Município.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1684/req_no_168-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1684/req_no_168-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma limpeza e manutenção na ponte existente no bairro Pitangueira, sentido Pesqueiro Estância.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1685/req_no_169-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1685/req_no_169-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua São Francisco, localizada no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1686/req_no_170-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1686/req_no_170-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de um redutor de velocidade na Rua Goiás, na altura do número 310, localizada no Jardim Brasil.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1687/req_no_171-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1687/req_no_171-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser evitado o descarte incorreto de lixo em um terreno vago existente na Rua São Pedro, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1688/req_no_172-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1688/req_no_172-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade dos boletins diários emitidos pela Secretaria Municipal de Saúde, sobre o Covid-19, sejam informados separadamente os dados do Distrito de Milagre, ou seja, os casos confirmados internados, em tratamento domiciliar e os casos em investigação, para que os munícipes possam acompanhar atentamente.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1689/req_no_173-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1689/req_no_173-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja notificado o proprietário dos terrenos existentes na Av. Aristides Cunha, próximo ao número 510 para que providencie, urgentemente a limpeza do mesmo, de acordo com as determinações previstas na Lei Municipal nº 1.549/2011.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1690/req_no_174-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1690/req_no_174-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam instaladas placas de estacionamento autorizando para apenas quinze minutos, com obrigatoriedade de ficar com o pisca alerta do carro ligado, no espaço central do Calçadão Dr. José Luz, localizado no centro da cidade.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1691/req_no_175-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1691/req_no_175-2021.pdf</t>
   </si>
   <si>
     <t>Para que tome providências quanto a iluminação pública instalada nos postes localizados na calçada do lado direito da Rua Dr. Pedro Paulino da Costa, sentido Igreja Matriz a Praça Joaquim Bernardes.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1692/req_no_176-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1692/req_no_176-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidades nas Ruas Humberto Falbo e Waldemar Pereira, ambas localizadas no Bairro Novo mundo.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1693/req_no_177-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1693/req_no_177-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente, que providencie a divulgação na internet em página específica no site da Prefeitura Municipal, o valor de todos os gastos públicos relacionados ao enfrentamento e mitigação da pandemia decorrente da COVID-19 de forma clara conforme determinado pela Lei Federal 13.979/2020.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1694/req_no_178-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1694/req_no_178-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente, que aumente a proteção lateral e de continuação na cerca da lagoa do Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1696/req_no_179-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1696/req_no_179-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que conserte a calçada e faça a instalação de um novo alambrado no Centro de Educação Infantil "Pingo de Gente", localizado no Bairro Matadouro.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1697/req_no_180-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1697/req_no_180-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça a instalação de uma academia ao ar livre no Bairro Rural Lagoa.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/req_no_181-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/req_no_181-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser realizado um programa de aração/gradagem, para pequenos agricultores de nosso munícipio.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/req_no_182-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/req_no_182-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem disponibilizados testes rápidos e exames de imunidade aos profissionais da área da saúde que estão na linha de frente do enfrentamento da pandemia da Covid-19 no Município, de quinze em quinze dias.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/req_no_183-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/req_no_183-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a rede de saneamento básico, pavimentação asfáltica e água pluvial nas ruas da Chácara do Trevo.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/req_no_184-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/req_no_184-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de ser feito estacionamento 45º na Rua Dr. Pedro Paulino da Costa no espaço compreendido entre a Agência do Banco Itaú até na Praça Joaquim Bernardes (Jardim Velho).</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/req_no_185-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/req_no_185-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma pintura e coloque iluminação pública na Praça Dr. Édison Machado Paraisi, localizada no Bairro Mocoquinha.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/req_no_186-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/req_no_186-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica e coloque iluminação pública em um pequeno trecho que liga o Bairro Jardim 1º Maio a Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/req_no_187-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/req_no_187-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção e melhore a iluminação pública do Parque Industrial.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/req_no_188-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/req_no_188-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam instaladas câmeras de segurança no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/req_no_189-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/req_no_189-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudada pela Secretaria da Saúde, a possibilidade de efetuarem o Pronto Atendimento em dois prédios separados, sendo um para os com sintomas respiratórios ou suspeita de Covid-19 e outro para pessoas com outros sintomas.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/req_no_190-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/req_no_190-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça a desinfecção dos espaços existentes nas portas dos estabelecimentos comerciais e bancários voltadas ao combate do novo Coronavírus.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/req_no_191-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/req_no_191-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça instalação de bueiros na Rua Eutímio Antoniolli, localizada no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/req_no_192-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/req_no_192-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude, juntamente com a Secretaria Municipal de Saúde, a possibilidade de ser implantado o Programa "Remédio 24 horas" no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/req_no_193-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/req_no_193-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem disponibilizadas máscaras nos PSFs, Pronto Socorro e no Ambulatório Dr. Miguel Abrão da Silva, aos munícipes que necessitarem.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/req_no_194-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/req_no_194-2021.pdf</t>
   </si>
   <si>
     <t>Que seja estudada pelo órgão competente, a disponibilização de insumos agrícolas para pequenos agricultores da nossa comunidade.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/req_no_195-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/req_no_195-2021.pdf</t>
   </si>
   <si>
     <t>Para verificar a possibilidade, juntamente com a Secretaria Municipal de Saúde, de conceder temporariamente cestas básicas em caráter emergencial, às famílias em situação de carência, que tenham paciente com suspeita ou confirmados com COVID-19 e que estão em isolamento.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/req_no_196-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/req_no_196-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de uma caçamba na estrada rural do Bairro Mandu, próximo a Fazenda Conquista na entrada do antigo Pesqueiro do Marcelo, para que os moradores depositem o lixo e seja recolhida em dias específicos da semana para que não fique espalhado pela estrada.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/req_no_197-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/req_no_197-2021.pdf</t>
   </si>
   <si>
     <t>Para que notifique a Agência dos Correios para que faça a entrega de correspondências e encomendas nos Bairros novos do Município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/req_no_198-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/req_no_198-2021.pdf</t>
   </si>
   <si>
     <t>Que solicite à Companhia de Saneamento Básico (COPASA), para que seja instalada uma caixa d'água no Jardim Nossa Senhora dos Milagres (Vila Nova), localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/req_no_199-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/req_no_199-2021.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis a quantidade exata de ações de fiscalização ao combate ao Covid-19, qual o número de servidores disponíveis para realizarem as fiscalizações, principalmente nos finais de semana, quantas festas e aglomerações foram identificadas, quais as sanções aplicadas aos responsáveis e, se já houve reincidência dos mesmos, de 1º de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1722/req_no_200-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1722/req_no_200-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção das borrachas de vedação de algumas ambulâncias que transportam os moradores das Zonas Rurais.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1723/req_no_201-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1723/req_no_201-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja elaborado um documento a ser distribuído a toda pessoa que passar pela triagem do Pronto Socorro, caso suspeito ou confirmado de COVID-19, com a citação dos artigos 267, § 1º e § 2º e 268 do código penal sobre a responsabilidade e a penalidades caso essa pessoa não cumpra a quarentena e também um check list com orientações básicas, sobre os cuidados para evitar a transmissão do vírus.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1724/req_no_202-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1724/req_no_202-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de ser feito o recapeamento das ruas do Bairro 1º de Maio.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Para que seja construídas mais gavetas de forma vertical, no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1726/req_no_204-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1726/req_no_204-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação "tapa buracos" na Rua dos Pardais, localizada no Jardim Santa Hermínia II.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1727/req_no_205-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1727/req_no_205-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina motoniveladora na estrada rural que liga a cidade ao Bairro Rural da Lagoa, passando pelos Bairros Barreiro e Pitangueira.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1728/req_no_206-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1728/req_no_206-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão soltos na Rua Lamana, principalmente próximo ao Jardim Mariucha.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1729/req_no_207-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1729/req_no_207-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de caçambas nas estradas rurais dos Bairro Baú e Tanquinho, para que os moradores depositem o lixo e sejam recolhidas em dias específicos da semana para que não fique espalhados pelas estradas.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1730/req_no_208-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1730/req_no_208-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma pista de ciclismo na área existente no fundo do Bairro Dona Mariúcha.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1731/req_no_209-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1731/req_no_209-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça um muro em uma área verde existente no final da Rua José Américo Cardoso, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1736/req_no_210-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1736/req_no_210-2021.pdf</t>
   </si>
   <si>
     <t>Que seja determinado que o Departamento de Obras, arrume os bloquetes soltos e coloque os que faltam na Rua Goiás, na altura do número 83, situada no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1737/req_no_211-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1737/req_no_211-2021.pdf</t>
   </si>
   <si>
     <t>Para verificar a possibilidade, de ser melhorado o sistema de esgoto do Bairro Jardim Mira Flores, pois a fossa existente em que a bomba joga para o sistema municipal muitas vezes não funciona, deixando escorrer o esgoto, prejudicando os moradores do local e inclusive poderá contaminar uma nascente existente perto do local.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1738/req_no_212-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1738/req_no_212-2021.pdf</t>
   </si>
   <si>
     <t>Que seja proporcionado maior segurança no transporte dos Coletores de Lixo, dos Servidores da Jardinagem e outros serviços que utilizam o transporte pela Prefeitura.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1745/req_no_213-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1745/req_no_213-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser retirado o pontilhão existente no cruzamento das Avenidas Cel. Antônio Paulino da Costa e Limírio Pereira de Mello e construída uma rotatória.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1746/req_no_214-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1746/req_no_214-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam disponibilizados guardas noturno para a Praça Joaquim Bernardes (Jardim Velho) e Praça Silvério de Mello (Praça da Igreja).</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1747/req_no_215-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1747/req_no_215-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça faixas de estacionamento exclusivo para motos na Rua Antenor Carvalhaes entre a Avenida Governador Valadares e a Rua Wenceslau Braz.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1748/req_no_216-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1748/req_no_216-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que realize alguma benfeitoria no pequeno trecho, de propriedade da Prefeitura Municipal, existente na Av. Vital Paulino da Costa, próximo ao número 1678, o qual faz ligação ao Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1749/req_no_217-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1749/req_no_217-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja verificado e solucionado o problema do acúmulo de pombos existentes nas quadras do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1750/req_no_218-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1750/req_no_218-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja dada uma destinação para o Prédio onde existia a antiga Creche do Coeté.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1751/req_no_219-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1751/req_no_219-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que solucione o problema da água que fica empossada na Rua Sebastião de Castro Teixeira, localizada no Bairro Coeté.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1752/req_no_221-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1752/req_no_221-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que seja instalado mais bancos, pinte os pilares e plante flores na A. Antônio Paulino da Costa, antigo Calçadão José Luz de Magalhães Arruda.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1753/req_no_222-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1753/req_no_222-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine s Secretaria Municipal Educação, Cultura, Esporte e Turismo que promova a instalação de uma grade de ferro em volta da quadra do Poli Esportivo Lázaro Laerti Ferracin, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1754/req_no_223-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1754/req_no_223-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Saúde estude a possibilidade de ser disponibilizado um carro, definitivo no Distrito de Milagre, para transporte dos pacientes que realizam tratamento de saúde na cidade de Passos/MG.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1755/req_no_224-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1755/req_no_224-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis como está o andamento da emissão da Carteira de Registro Geral - RG no Município.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1756/req_no_225-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1756/req_no_225-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão soltos no final da Rua José Tortorelli, bem como estude a possibilidade de ser reaberta a rua que liga a Av. Antônio Paulino da Costa à Rua Madre Gertrudes.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1757/req_no_226-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1757/req_no_226-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se a gratificação do Programa Previne Brasil (antigo PMAQ-AB) será repassada aos membros das Equipes de Saúde da Família e Gestão da Atenção Básica, no mês de julho, conforme Lei nº 2.301/2020.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1758/req_no_227-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1758/req_no_227-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instalados brinquedos adaptados para crianças que possuam alguma deficiência, no Parque Municipal Mauro Baldo ou em alguma das praças da cidade.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1759/req_no_228-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1759/req_no_228-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação com asfalto ou bloquetes, de um pequeno trecho, continuação da Rua Lácio, localizada no Bairro Jardim dos Italianos.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1760/req_no_229-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1760/req_no_229-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua Fausto Bressan, próximo ao número 247.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1761/req_no_230-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1761/req_no_230-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na David Perloti, localizada no Jardim Boas Novas.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1762/req_no_231-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1762/req_no_231-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual será a destinação do prédio da antiga Creche Dona Maria Benedita Santana.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1763/req_no_232-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1763/req_no_232-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a pavimentação com asfalto ou bloquetes de um pequeno trecho no final da Rua Domingos Piovan, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1764/req_no_233-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1764/req_no_233-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se existe a possibilidade de incluir as lactantes, independentemente da idade do bebê, no grupo prioritário para receber a vacina contra Covid-19.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1765/req_no_234-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1765/req_no_234-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construída uma praça na área verde, de propriedade da Prefeitura Municipal, localizada próxima a Rua Romeu Miranda, Jardim Mundo Novo.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1766/req_no_235-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1766/req_no_235-2021.pdf</t>
   </si>
   <si>
     <t>Para que caso haja algum terreno de propriedade da Prefeitura Municipal no Bairro Coeté, seja doado para a entidades sem fins lucrativos Casa da Santíssima.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1767/req_no_236-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1767/req_no_236-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção da iluminação pública da Praça existente no Bairro Jardim dos Italianos.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1768/req_no_237-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1768/req_no_237-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica ou coloque bloquetes em um pequeno trecho existente na Rua Maria Augusta de Aguiar, localizada no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1774/req_no_238-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1774/req_no_238-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a viabilidade de abrir uma rua no final da Rua José Faria da Fonseca, próximo ao número 112, localizada no Jardim São Sebastião, bem como sua arborização.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1775/req_no_239-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1775/req_no_239-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de adesão do Programa Prefeito Amigo da Criança, através da Fundação Abrinq.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1776/req_no_240-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1776/req_no_240-2021.pdf</t>
   </si>
   <si>
     <t>Para que arborize, coloque bancos, iluminação pública e calçada na Praça "Otávio Augusto Moreira", localizada no Bairro Jardim Ipiranga.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1777/req_no_241-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1777/req_no_241-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser novamente instituída uma "Casa de Passagem" a moradores de rua ou pessoas com alguma dificuldade de retornarem a seus municípios de origem.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1780/req_no_242-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1780/req_no_242-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado um Centro de Atendimento ao Cidadão (CAC).</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1778/req_no_243-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1778/req_no_243-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de lâmpadas mais potentes na quadra existente na Unidade Básica de Saúde João Paulino de Paiva (antiga Escola Lucas Magalhães).</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1781/req_no_244-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1781/req_no_244-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com Departamento de Engenharia. a proibição de caminhões de grande porte e carretas transitarem pelas ruas do Centro da cidade.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1782/req_no_245-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1782/req_no_245-2021.pdf</t>
   </si>
   <si>
     <t>Para que o cidadão que quiser escolher o laboratório fabricantes da vacina contra Covid-19, assine um documento e seja colocado no fim da fila de vacinação na cidade, exceto quando houver prescrição médica.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1783/req_no_246-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1783/req_no_246-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que estude a possibilidade de mudar o horário de abertura dos PSF Santo Antônio, localizado no Distrito de Milagre para às 06:00 horas, com consequentemente alteração no horário de trabalho do Guarda responsável pela vigilância de mesmo.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/req_no_247-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/req_no_247-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a construção de rampas de acessibilidade para cadeirantes na Av. Antônio Paulino da Costa, no cruzamento com a Rua Dr. Pedro Paulino da Costa, de ambos os lados.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1784/req_no_248-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1784/req_no_248-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade da Secretária Municipal de Saúde determinar que cada PSF crie um grupo fechado de WhatsApp com os pacientes ou algum parente, para que possam facilitar o relacionamento.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1785/req_no_249-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1785/req_no_249-2021.pdf</t>
   </si>
   <si>
     <t>Para que termine as obras do prédio, destinado a instalação de um PSF, localizado no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1786/req_no_250-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1786/req_no_250-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas Serviços Urbanos e Rurais, Agricultura e Trânsito para que estude a possibilidade de ser construído um muro de arrimo, ou outras providências que achar necessário, acerca do desbarrancamento que está acontecendo atrás do prédio do Clube da Melhor Idade.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1787/req_no_251-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1787/req_no_251-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma limpeza no Córrego do Tijuco, no espaço compreendido entre o prédio do Belém até o Bairro São Miguel (Matadouro).</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1788/req_no_252-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1788/req_no_252-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma limpeza e construa um muro de contenção em uma área verde, de propriedade da Prefeitura Municipal, localizado entre o Bairro Jardim 1º de Maio e Jardim Alvorada.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1789/req_no_253-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1789/req_no_253-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretária Municipal de Saúde, de enviar um pedido a Secretaria Regional de Saúde Passos/MG, um ofício requerendo a inclusão dos professores de academias e escolas de idiomas na prioridade na vacinação contra o Covid-19.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1790/req_no_254-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1790/req_no_254-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma rotatória na Avenida Antônio Paulino Da costa, próximo à entrada do Jardim Novo Mundo pela Rua Roberto Magno Pucci.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1791/req_no_255-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1791/req_no_255-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construída uma "pista de Motocross" na cidade.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1792/req_no_256-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1792/req_no_256-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Secretário Municipal de Educação, Cultura, Esporte, Turismo e Desenvolvimento, de ser construída uma passarela coberta, com início no toldo próximo as salas de aulas até o refeitório, onde acabaria com uma plataforma de embarque e desembarque dos alunos do Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1793/req_no_257-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1793/req_no_257-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser feita uma ciclovia, na Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1795/req_no_258-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1795/req_no_258-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de fazer adesão junto ao FNDE através, do PAR, via SIMEC, para aquisição de um micro ônibus escola Agrale Marruá.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1794/req_no_259-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1794/req_no_259-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de um redutor de velocidade na Rua São Miguel (Matadouro), próximo ao número 668.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1796/req_no_260-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1796/req_no_260-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedido adicional de insalubridade, em nível máximo, aos servidores responsáveis pela limpeza das ruas da cidade, para o exercício de 2.022.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1797/req_no_261-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1797/req_no_261-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de um muro no fundo do prédio do Centro de Educação Infantil "Arco Íris", localizado na Rua Madre Gertrudes, próximo a antiga Estação Ferroviária.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1798/req_no_262-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1798/req_no_262-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade próximo aos Centros de Educação Infantil (Creches), Escola Municipais, Estadual e particulares.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1799/req_no_263-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1799/req_no_263-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a instalação de um Parquinho Infantil na Praça Olinto Paulino da Costa.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1800/req_no_264-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1800/req_no_264-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a dedetização em todos os prédios públicos municipais.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/req_no_265-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/req_no_265-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Departamento de Engenharia, de ser feito o rebaixamento da Avenida Limírio Pereira de Mello, no espaço compreendido entre o Pontilhão e o Supermercado São Caetano.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/req_no_266-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/req_no_266-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica no final da Rua Sebastião de Castro Teixeira, localizada no Bairro Coeté, até na encruzilhada.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/req_no_267-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/req_no_267-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que solucione o problema causado pela manilha que passa por baixo da calçada da Rua Monsenhor Pereira, esquina com á Rua Palacini, bem como conserte a calçada que se encontra toda quebrada.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/req_no_268-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/req_no_268-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja tomadas as providências cabíveis sobre os animais (vaca e cavalos) soltos nas ruas da cidade, devendo ser seguido de acordo com o Código de Posturas do Município, que prevê soluções para este tipo de situação.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1805/req_no_269-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1805/req_no_269-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada uma maneira regulamentar um problema muito comum no Município, que é o alto volume de som advindos, principalmente de veículos de propaganda volante.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1806/req_no_270-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1806/req_no_270-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que conserte, pinte e coloque faixas reflexivas na proteção lateral existente na Av. Antônio Paulino da Costa, próximo ao pontilhão.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1807/req_no_271-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1807/req_no_271-2021.pdf</t>
   </si>
   <si>
     <t>Para que disponibilize uma servidora para atendimento do lado debaixo do Ambulatório Municipal Dr. Miguel Abrão da Silva, onde são realizados os exames de ultrassonografia.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1808/req_no_272-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1808/req_no_272-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pintura de faixas de pedestres nas ruas da cidade.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1809/req_no_273-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1809/req_no_273-2021.pdf</t>
   </si>
   <si>
     <t>Para que adquira um veículo a ser destinado para a Unidade de Saúde da Família que faz os atendimentos na Zona Rural do Município.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/req_no_274-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/req_no_274-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria de Assistência Social, de serem doados "Vale Gás" as pessoas de baixa renda ou em estado de vulnerabilidade, inscritos no Cadastro Único (CadÚnico).</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/req_no_275-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/req_no_275-2021.pdf</t>
   </si>
   <si>
     <t>Para que verifique a possibilidade de ser contratado um Médico Reumatologista para atendimento no Município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/req_no_276-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/req_no_276-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça rampas de acessibilidade para cadeirantes na Rua Antenor Carvalhais, no espaço compreendido entre a Av. Governador Valadares e a Rua Tiradentes.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/req_no_277-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/req_no_277-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de enviar um ofício a Secretaria Regional de Saúde de Passos/MG, requerendo a inclusão dos funcionários e proprietários de comércio na vacinação contra o Covid-19.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/req_no_278-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/req_no_278-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão soltos e dê continuidade no calçamento da Rua Virgílio Esteves.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/req_no_279-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/req_no_279-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a instalação de iluminação pública na estrada existente próximo ao Condomínio Serra, sentido a BR-491.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/req_no_280-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/req_no_280-2021.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal faça uma parceria com a Companhia de Saneamento de Minas Gerais (Copasa) para instalação de torneiras nas praças e parques públicos.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/req_no_281-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/req_no_281-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de encaminhar a esta Casa de Leis um projeto de lei que conceda algum benefício a contribuintes municipais que incentivarem o esporte amador, para o exercício de 2022.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/req_no_282-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/req_no_282-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma praça pública na saída do Distrito de Milagre sentido São Benedito das Areias, próximo a academia ao ar livre.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1820/req_no_283-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1820/req_no_283-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a devida sinalização na Avenida Limírio Pereira de Mello, no cruzamento com a Rua dos trabalhadores e a Rua Gilberto Campestre (antiga Rua São José), sentido Zona Rural, todas localizadas no Bairro São Miguel.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1821/req_no_284-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1821/req_no_284-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instaladas câmeras de segurança no final da Rua Sebastião de Castro Teixeira, localizada no Bairro Coeté.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1822/req_no_285-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1822/req_no_285-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de placas de sinalização na Rua Francisco Antônio da Luz, no espaço compreendido entre a Rua Dr. João Ribeiro e a Rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/req_no_286-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/req_no_286-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instaladas placas de sinalização nas estradas Rurais do Município, contendo a indicação de início e fim de cada comunidade rural.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/req_no_287-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/req_no_287-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem construídas áreas de lazer com oficinas de arte, amostra culturais e apresentações nas comunidades rurais do Município.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/req_no_288-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/req_no_288-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de haver a contratação de um profissional que realize o procedimento de Punção Aspirativa Agulha Fina (PAAF), de mama e tireoide guiada por ultrassom para atendimento no Município.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/req_no_289-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/req_no_289-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de decretar "Estado de Calamidade Pública" no Município, em decorrência das geadas ocorridas nos últimos dias, prejudicando em muito a nossa cafeicultura.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/req_no_290-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/req_no_290-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja instituída e devidamente sinalizada como mão única a Rua Mogiana, localizada no Bairro Caeté.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/req_no_291-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/req_no_291-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que diminua ou retire a rotatória existente na Rua Roberto Magno Pucci, localizada no Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/req_no_292-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/req_no_292-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de placas de sinalização de limite de velocidade e preferenciais nas ruas da cidade.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/req_no_293-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/req_no_293-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de enviar a esta Casa de Leis um projeto de Lei, que conceda isenção de Imposto Predial e Territorial Urbano (IPTU), aos moradores de baixa renda do Município, portadores de Neoplasia Maligna (Câncer).</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/req_no_294-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/req_no_294-2021.pdf</t>
   </si>
   <si>
     <t>Que determine a Secretaria de Obras, que faça o acerto dos bueiros que estão acima do nível da rua Girassol e que seja retirado o poste que está assentado no meio da mesma rua, no Bairro Jardim Mariúcha.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/req_no_295-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/req_no_295-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser efetuada uma benfeitoria na Rua do Areião, em seu término, pois existe esgoto correndo a céu aberto.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/req_no_296-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/req_no_296-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que plante mais grama, conserte a calçada e o piso de pedrinhas no interior do Jardim Velho, localizado na Praça Joaquim Bernardes.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/req_no_297-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/req_no_297-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça uma reforma na parte de cima da gruta, existente na Praça Silvério de Mello (Praça da Igreja Matriz), urgentemente.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/req_no_298-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/req_no_298-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de alambrado área verde, existente na Rua Perboni Sobrinho, localizada no Jardim Costa do Sol.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/req_no_299-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/req_no_299-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça construção de calçada e muro no terreno, de propriedade da Prefeitura Municipal, localizado na Rua Minas Gerais, Jardim Brasil.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/req_no_300-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/req_no_300-2021.pdf</t>
   </si>
   <si>
     <t>Que notifique os proprietários dos terrenos baldios, existente no Bairro Jardim Alvorada, para que providencie, urgentemente, a limpeza dos mesmos, de acordo com as determinações prevista na Lei Municipal nº 1.749/2011.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/req_no_301-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/req_no_301-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Secretário Municipal de Educação, de ser instituída uma brinquedoteca em cada Unidade Escolar do Município e, nas já existentes, que sejam remodeladas.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/req_no_302-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/req_no_302-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com os Secretários Municipais de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito e Educação, de serem realizadas campanhas de Educação no Trânsito no Município.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/req_no_303-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/req_no_303-2021.pdf</t>
   </si>
   <si>
     <t>Para que melhore a iluminação e faça a instalação de câmeras de segurança no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/req_no_304-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/req_no_304-2021.pdf</t>
   </si>
   <si>
     <t>Para que disponibilize roupas adequadas (macacões) aos servidores responsáveis pela limpeza do esgoto e também aos brigadistas voluntários.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/req_no_305-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/req_no_305-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade, pela Secretaria Municipal de Saúde, de ser criado um espaço para uso exclusivo de pacientes do sexo feminino, independente da faixa etária, para receber atenção humanizada da saúde municipal.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/req_no_306-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/req_no_306-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja implantada pelo Secretário da Educação, Cultura, Esporte, Turismo e Desenvolvimento, a realização de atividades voltadas aos munícipes idosos.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/req_no_307-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/req_no_307-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao Departamento de Obras, que sinalize e sejam pintados os meios fios existentes nos Bairros Bela Vista, São Sebastião e Caeté.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/req_no_308-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/req_no_308-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica e coloque iluminação no final da Av. Limírio Pereira de Mello, entre o número 500 e 600, localizada no Bairro São Miguel (Matadouro), bem como instale proteção lateral na ponte existente no local.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/req_no_309-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/req_no_309-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem construídas calçadas na Avenida Israel Pinheiro, sentido a BR-491 e na Via Jorge Alberto Avelino (antiga Rua São José).</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/req_no_310-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/req_no_310-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado um corrimão na entrada do Poli Esportivo Lázaro Laerte Ferracin, localizado no Distrito de Milagre, para facilitar o acesso de idosos e pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/req_no_311-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/req_no_311-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem realizadas reuniões, mensalmente ou quinzenal, com a comunidade rural para que possam repassar suas demandas.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/req_no_312-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/req_no_312-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade nas Ruas Santa  Terezinha, próximo ao número 142 e São Cristóvão, próximo ao nº 45, ambas localizadas no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/req_no_313-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/req_no_313-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de proteções laterais e aumente a largura da ponte, existente próxima ao Sítio Ouvidor.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/req_no_314-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/req_no_314-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de rever o contrato firmado entre a Prefeitura Municipal e a Equoterapia da cidade de São Sebastião do Paraiso, no sentido de aumentar o número de atendimento de pacientes que necessitam do referido serviço.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/req_no_315-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/req_no_315-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de contratar uma empresa especializada, para realização de laudo na água que chega nas torneiras das residências do Município.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/req_no_316-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/req_no_316-2021.pdf</t>
   </si>
   <si>
     <t>Para que promova campanhas de alerta e, se possível, algum incentivo, para que as pessoas que ainda possuam caixas d'água de amianto façam a troca para caixas de fibra de vidro.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/req_no_317-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/req_no_317-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser construída uma rotatória na Avenida Antônio Paulino da Costa, sendo de um lado a Rua Humberto Falbo e do outro a Rua Aristides Lobo.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/req_no_318-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/req_no_318-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que conserte os brinquedos instalados na Praça Thomé Elísio Freitas (Pracinha da Magnólia).</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/req_no_320-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/req_no_320-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque sinalização na ponte instalada no Bairro Jardim Alvorada que faz ligação com o Bairro 1º de maio, bem como faça a limpeza e instale um parquinho infantil na área verde existente no local.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/req_no_321-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/req_no_321-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que pinte de amarelo o meio fio da Rua Juvenal de Magalhães Ribeiro, próximo a Lanchonete existente no local e coloque placas de "Proibido Parar e Estacionar" no pequeno trecho que dá acesso ao Pronto Socorro Municipal, conforme determina a Lei de Trânsito.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1868/req_no_322-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1868/req_no_322-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Departamento de Meio Ambiente, de ser criado um Programa para aquisição de sementes e ou de mudas da planta denominada "Crotalária" a serem distribuídas em residências, comércios, industrias e também plantadas em áreas públicas como: praças, parques, canteiros de avenidas, margens de rios e até mesmo em terrenos baldios.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/req_no_323-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/req_no_323-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser criado um link para consulta de vagas de emprego e cadastro de currículo no portal da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/req_no_324-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/req_no_324-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis com quais municípios Monte Santo de Minas tem pactuação na área da Saúde; quais as especialidades; os procedimentos (exames e cirurgias) e os respectivos números pactuados mensalmente e se o Município presta alguma pactuação para outras cidades, se positivo quais as especialidades e procedimentos. Solicitamos também informação sobre a demanda reprimida sobre o assunto.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/req_no_325-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/req_no_325-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis o número de médicos e dentistas das Unidades de Programa Saúde da Família, com respectivos nomes e especialidades; qual o número de consultas disponibilizadas por dia, quais os dias da semana e horários de agendamentos.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Geovane dos Reis Silva, Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/req_no_326-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/req_no_326-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Cultura, Esporte e Desenvolvimento, de ser incorporado o Centro de Educação Infantil Nossa Senhora dos Milagres ao prédio da Escola Municipal Florianita de Paiva Gomes, ambos localizados no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/req_no_328-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/req_no_328-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem construídos redutores de velocidade ou outro modo de reduzir a velocidade na curva acentuada, existente na estrada do Bairro Rural dos Cunhas, nas proximidades do Sítio Japahal.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/req_no_329-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/req_no_329-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem disponibilizados dois veículos para o transporte dos pacientes que realizam tratamento de saúde na cidade de Ribeirão Preto/SP.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/req_no_330-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/req_no_330-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsitos que construa uma nova ponte de concreto no Rio Pinheirinho na estrada rural dos Cunhas.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/req_no_331-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/req_no_331-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser inserido na grade curricular do ensino fundamental, da rede municipal, as disciplinas de Educação Financeiras e Inglês.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/req_no_332-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/req_no_332-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Diretoria do Meio Ambiente que realize campanhas de conscientização e prevenção contra as queimadas, em parceria com os Poderes Legislativo e Judiciário, Codema, Polícia Civil e Militar, informando os perigos, os males à Saúde e as multas para quem for flagrado ateando fogo de forma irregular ou criminosa.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/req_no_333-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/req_no_333-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser criado o Programa de Acompanhamento Integral dos Estudantes com Dislexia, Transtorno do Déficit de Atenção com Hiperatividade (TDAH), Transtorno do Espectro Autista (TEA) e demais transtornos de aprendizagem, na rede Municipal de ensino.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/req_no_334-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/req_no_334-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se já houve o cumprimento das metas 1 e 18 do Plano Nacional de Educação (PNE), conforme disposto na Lei 13.005/2014.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/req_no_335-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/req_no_335-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Pública, Serviços Urbanos e Rurais e Trânsito que conserte os bloquetes que estão soltos na Rua Eduardo Lane, próximo ao número 81, localizada no Jardim Boa Novas.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/req_no_336-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/req_no_336-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de alugar mais um caminhão pipa para supri as demandas do Município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/req_no_337-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/req_no_337-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque cobertura no Campo de Malha, existente na Rua João Gomes no cruzamento com a Rua Gregório Ferracin, pelo menos na parte onde ficam os jogadores.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/req_no_338-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/req_no_338-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Saúde que faça a troca da maca, existente na ambulância que faz o transporte dos pacientes do Distrito de Milagre, por uma retrátil.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/req_no_339-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/req_no_339-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidades, juntamente com órgãos estaduais, de conseguir uma locomotiva para ser instalada na antiga Estação Ferroviária, localizada na Av. Limírio Pereira de Mello.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/req_no_340-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/req_no_340-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade, pela Secretaria Municipal de Saúde, de ser efetuado um revezamento no horário de almoço dos servidores dos serviços da regulação, setor de transporte e assistência social, evitando o fechamento neste período.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/req_no_341-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/req_no_341-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de duas lixeiras, sendo uma na Rua Mocoquinha no cruzamento com a Rua José Gonçalves dos Santos e a outra na Av. Limírio Pereira de Mello, no canteiro central, próximo ao número 2071.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/req_no_342-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/req_no_342-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade, de ser coberto o local onde ficam estacionados os ónibus e vans escolares, no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/req_no_343-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/req_no_343-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser autorizada a pesca esportiva no lago existente no Parque Municipal Mauro Baldo, bem como promova outras atividades, em períodos determinados, naquele local.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/req_no_344-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/req_no_344-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser novamente oferecido a todos munícipes, em situação de vulnerabilidade, o transporte para realização de pericia médica junto ao Instituto Nacional da Seguridade Social - INSS na cidade de São Sebastião do Paraiso.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/req_no_345-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/req_no_345-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, que conserte os bloquetes existentes na esquina das Ruas Darci dos Santos Lanza e José Coutinho Camargo, situadas no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/req_no_346-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/req_no_346-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de serem criadas as Associações de Bairros no Município.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/req_no_347-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/req_no_347-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção e pintura do Sambódromo Sebastião Antônio da Silva (Terreirão).</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/req_no_348-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/req_no_348-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com o Departamento de Cultura, de ser construído um Centro de Eventos no Município.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/req_no_349-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/req_no_349-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizado um ônibus circular para transporte dos munícipes do Distrito de Milagre para Monte Santo e vice-versa, pelo menos três vezes ao dia.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/req_no_350-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/req_no_350-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão em desnível, do lado direito, da Rua Afonso Pena, no espaço compreendido entre as Ruas Marechal Deodoro e Fabiano Soares.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/req_no_351-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/req_no_351-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito para que estude a possibilidade de serem demarcadas faixas prioritárias para embarque e desembarque de passageiros que utilizam táxi, em frente aos supermercados e drogarias do Município.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/req_no_352-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/req_no_352-2021.pdf</t>
   </si>
   <si>
     <t>Para que as áreas públicas com potencial para produção de hortaliças ou grão sejam cedidas, através de termo de cessão temporária, a famílias carentes devidamente cadastradas na Secretaria de Assistência Social, permitindo assim o autossustento dos cidadãos e situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/req_no_353-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/req_no_353-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça o recolhimento do lixo doméstico ou coloque uma lixeira no início das Chácaras Recreio, localizadas no Bairro Rural Poço Vermelho.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/req_no_354-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/req_no_354-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine o setor competente que faça a mudança do poste que encontra-se instalado o semáforo da Av. Antônio Paulino da Costa, próximo ao número 154, um pouco mais para cima.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/req_no_355-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/req_no_355-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a substituição dos bancos da Praça Nossa Senhora dos Milagres, pois não possuem encosto prejudicando o descanso dos usuários.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/req_no_356-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/req_no_356-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de uma cobertura na parte de baixo do Ambulatório Municipal Dr. Miguel Abrão da Silva, onde são realizados os exames de ultrassonografia.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/req_no_357-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/req_no_357-2021.pdf</t>
   </si>
   <si>
     <t>Para que envie ofícios as Agências Bancárias instaladas no Município explicando a importância e solicitação de tendas ou coberturas, para melhor atender os munícipes que fazem uso dos serviços bancários.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/req_no_358-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/req_no_358-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Cultura, Esporte, Turismo e Desenvolvimento, de adesão do Programa "Leia para uma Criança", de iniciativa do Banco Itaú, na rede de municipal de ensino.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/req_no_359-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/req_no_359-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem aplicadas a terceira dose da vacina contra o Covid-19 nos idosos, de forma domiciliar.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/req_no_360-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/req_no_360-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte os bloquetes que estão soltos nas Ruas Violeta, Girassol, Flor de Maio, Copo de Leite, Cravos e das Palmas, todas localizadas no Jardim Dona Mariúcha.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/req_no_361-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/req_no_361-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que conserte a trinca e as portas que estão desalinhadas do prédio da Pediatria, bem como faça a instalação de toldos nas janelas da frente.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/req_no_362-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/req_no_362-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que seja reposta a pedra quebrada, existente na entrada do Centro Educacional Alcides de Paula Braga, próximo a quadra de esportes.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/req_no_363-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/req_no_363-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instalados pontos comerciais do lado de baixo do Sambódromo Sebastião Antônio da Silva (Terreirão), observando o princípio da impessoalidade.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/req_no_364-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/req_no_364-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de serem disponibilizadas máscaras para as crianças e jovens da rede municipal de ensino, quando ocorrer o retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/req_no_365-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/req_no_365-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual a idade mínima exigida para que as mulheres consigam realizar exame de mamografia, de forma preventiva.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/req_no_366-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/req_no_366-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de serem levadas as vacinas contra o Covid-19 aos adolescentes, entre 12 e 17 anos, nas escolas.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/req_no_367-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/req_no_367-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Saúde que conserte ou faça a troca dos colchões existentes nas salas de enfermaria do Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/req_no_368-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/req_no_368-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser implantado o PEV (Ponto de Entrega Voluntária) de materiais passiveis de reutilização e ou de reciclagens especiais, como lâmpadas, isopor, pilha, baterias e outros.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/req_no_369-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/req_no_369-2021.pdf</t>
   </si>
   <si>
     <t>Para que promova um estudo no sentido de serem disponibilizados coletores de óculos/armação para serem recicladas e posteriormente doadas às pessoas carentes.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/req_no_370-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/req_no_370-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça instalação de coberturas (toldo) na frente dos prédios do Ambulatório Municipal Dr. Miguel Abrão da Silva e da Farmacinha Municipal.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/req_no_371-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/req_no_371-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se há alguma programação ou plano de como serão ministradas as aulas de reforço escolar, a serem disponibilizadas aos alunos da rede municipal de ensino com o retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/req_no_372-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/req_no_372-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o alargamento de um pequeno trecho da estrada sentido ao Bairro Ouvidor.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/req_no_373-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/req_no_373-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Finanças, de conceder aumento real no valor do Vale Alimentação dos servidores públicos municipais, para o ano de 2022.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Hugo Zotti Rocha, Priscila Maria Paulino Santos</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/req_no_374-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/req_no_374-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser implantado o "Programa Voucher da Educação", no Município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/req_no_375-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/req_no_375-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser concedido reajuste salarial para os servidores do cargo de Auxiliar/Técnico de Enfermagem.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/req_no_376-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/req_no_376-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de placas de identificação das ruas da cidade, principalmente nos bairros novos.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/req_no_377-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/req_no_377-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se houve a elaboração do Regimento Interno que regula o funcionamento do Conselho Municipal de Desenvolvimento Rural Sustentável, em caso positivo envie uma cópia.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/req_no_378-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/req_no_378-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de iluminação pública ou holofotes no trevo da BR - 491, sentido a cidade de São Sebastião do Paraiso.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/req_no_379-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/req_no_379-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a troca dos refletores existente no Poli Giovani Tortorelli, localizado no Jardim Magnólia.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/req_no_380-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/req_no_380-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que estude a possibilidade de serem colocadas portas de contenção nas casas localizadas no final das Ruas Benjamin Constant e Francisco Castejon, para evitar a entrada de água, durante o período chuvoso, até que seja feita a abertura da vasão em baixo da rodovia, conforme processo licitatório em andamento pelo Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/req_no_381-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/req_no_381-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de definir uma porcentagem prioritária para as crianças, cuja família esteja inscrita no CadÚnico, nas atividades esportivas ofertadas pelo Município.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/req_no_382-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/req_no_382-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, de ser inserida na grade curricular, da rede municipal, a disciplina de Língua Brasileira de Sinais (libras).</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/req_no_383-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/req_no_383-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que coloque uma grade de proteção no oratório onde fica a imagem de Nossa Senhora da Aparecida, existente no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/req_no_384-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/req_no_384-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizado um ônibus escolar para fazer o transporte das crianças que frequentam o Centro Educacional Alcides de Paula Braga e os Centros de Educação Infantil (Creches).</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/req_no_385-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/req_no_385-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de antecipar em uma hora o horário de recebimento das crianças nos Centro de Educação Infantil (creches).</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/req_no_386-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/req_no_386-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de retirar a curva existente em um pequeno trecho de estrada, localizado no Bairro Rural dos Cunhas, próximo ao Bar do Tatu, construindo uma estrada reta.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/req_no_387-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/req_no_387-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que construa dois banheiros, sendo um feminino e um masculino, na Praça Nossa Senhora dos Milagres, localizada no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/req_no_388-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/req_no_388-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem colocadas manilhas maiores no córrego que passa pela Via Jorge Alberto Avelino, localizada no Bairro São Miguel (Matadouro), para proporcionar melhor escoamento das águas e evitar enchentes.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/req_no_389-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/req_no_389-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutor de velocidade na Rua Virgílio Esteves.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/req_no_390-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/req_no_390-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de dois redutores de velocidade no final da Rua Sebastião de Castro Teixeira, sendo um no início da estrada de terra e outro próximo da curva, em frente o sobradinho existente no local.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1947/req_no_391-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1947/req_no_391-2021.pdf</t>
   </si>
   <si>
     <t>Para que envie a esta Casa de Leis a programação das festividades de Folia de Reis para este final de 2021, começo de 2022.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Priscila Maria Paulino Santos, Luciana Aparecida Antônio Lucio Dias</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/req_no_392-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/req_no_392-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de adotar a implantação de uma janela de Língua Brasileira de Sinais (libras) nos vídeos institucionais lançados pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/req_no_394-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/req_no_394-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine que a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de pontos de esperas com coberturas, para os alunos das comunidades rurais.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/req_no_395-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/req_no_395-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção de duas pontes de madeira existentes na estrada que vai para o Bairro Rural Cristalina.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/req_no_396-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/req_no_396-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com as Secretarias Municipais de Educação e Finanças, de ser concedido "Auxílio Transporte" aos alunos de baixa renda, dos Centros Educacionais Municipais.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/req_no_397-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/req_no_397-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Educação que faça a instalação de um bicicletário nas Escolas Municipais Alcides de Paula Braga e Florianita de Paiva Gomes.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/req_no_398-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/req_no_398-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de distribuir cestas natalinas para os servidores municipais.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/req_no_399-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/req_no_399-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizado curso gratuito de cuidador(a) de idosos no Município.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/req_no_400-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/req_no_400-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de persianas nas janelas da frente do Velório Municipal.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/req_no_401-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/req_no_401-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizada uma linha telefônica 192 ou 0800 no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/req_no_402-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/req_no_402-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a recolocação das placas "Proibido Parar e Estacionar" na parte de cima da Praça Joaquim Bernardes (Jardim Velho), no lado esquerdo da rua.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/req_no_404-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/req_no_404-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com as Secretarias Municipais de Educação, Esporte, Cultura, Turismo e Desenvolvimento e de Saúde. de criar "CEP Rural" do Município.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/req_no_405-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/req_no_405-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de câmeras de segurança nos prédios do Ambulatório Municipal Dr. Miguel Abrão da Silva e no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/req_no_406-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/req_no_406-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que construa uma rotatória no final da Rua José Farias da Fonseca, localizada no Jardim São Sebastião I.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/req_no_407-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/req_no_407-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de enfeites natalinos em algumas ruas, avenidas e praças do Município.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/req_no_408-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/req_no_408-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Educação, Esporte, Turismo e Desenvolvimento que faça a cobertura da quadra existente na Unidade Básica de Saúde João Paulino de Paiva (antiga Escola Estadual Lucas Magalhães).</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/req_no_409-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/req_no_409-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta casa de Leis, se existe algum projeto em andamento, envolvendo o espaço da Praça localizada no Jardim dos Italianos.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/req_no_410-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/req_no_410-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica das Avenidas Plinio Quinette e São Pedro, ambas localizadas no Distrito de Milagre.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/req_no_411-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/req_no_411-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual a previsão do termino da fonte "Cristina Antoniolli dos Santos", localizada no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/req_no_412-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/req_no_412-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser feito o tombamento da Caixinha D'Água, existente na Praça Olinto Paulino da Costa, que seria um instrumento de reconhecimento e proteção deste patrimônio.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1970/req_no_413-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1970/req_no_413-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a manutenção das placas de orientação de destino, instaladas nos postes de iluminação pública nas ruas do Município, que muito contribuem para os visitantes de nossa querida cidade.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1971/req_no_414-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1971/req_no_414-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser disponibilizada rede Wi-Fi, aberta e gratuita, no Pronto Socorro Municipal e nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1972/req_no_415-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1972/req_no_415-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de realizar convênio com a AMMAPP - Associação de Amigos dos Autistas e Psicóticos, mais conhecida como AMA, da cidade de São Sebastião do Paraiso, para atendimento das crianças que necessitam de acompanhamento e tratamento contínuo.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1973/req_no_416-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1973/req_no_416-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de criar vagas de estacionamentos exclusivo para motos nas ruas de mais movimento do Município.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1974/req_no_417-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1974/req_no_417-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Educação, Cultura, Esporte, Turismo e Desenvolvimento que faça a denominação, de uma sala de aula do Centro Educacional Alcides de Paula Braga, em homenagem a Professora Franciele Caroline de Paiva.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1975/req_no_418-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1975/req_no_418-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a construção de duas rotatórias, sendo uma próximo ao Condomínio Águas da Serra e outro na bifurcação entre as Ruas Mocoquinha e Lamana, se por algum motivo não for viável, que faça a instalação de redutores de velocidade.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1976/req_no_419-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1976/req_no_419-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis se o curso de corte e costura disponibilizado pela Prefeitura Municipal já estão liberados, presencialmente, ou em caso negativo se há previsão para o retorno e se o mesmo pode ser feito de forma profissional.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/req_no_421-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/req_no_421-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que ajuste o nível do bueiro existente, á pavimentação da Rua Tito Lívio Lage Silva Pontes, na altura do número 60. esquina com a Amadeu Falbo.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1978/req_no_422-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1978/req_no_422-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de ser utilizado o prédio existente no Bairro Coeté, onde seria instalado o Matadouro Municipal, sentido Campo da Aviação, em benefício de nosso Município.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1979/req_no_423-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1979/req_no_423-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que conserte as pedras que estão soltando na Rua Limírio Pereira de Melo com a Antônio Paulino da Costa e Avenida José Augusto Filho.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1980/req_no_424-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1980/req_no_424-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a pavimentação asfáltica da Avenida Governador Valadares com inicio na Escola Estadual Américo de Paiva até a Pré Escola Municipal Maria José Grassano Costa (Cohab).</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1981/req_no_425-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1981/req_no_425-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação da placa de denominação do Terminal Rodoviário Vereador José Antônio da Silva, de acordo com a Lei nº 2.311/2020.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1988/req_no_426-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1988/req_no_426-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito, de serem instalados redutores ou outro meio de coibir a velocidade dos veículos, na estrada rural que vai de nossa cidade sentido a Jacuí, principalmente nas proximidades do Sítio do Sr. Herci Edmo Lopes.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1989/req_no_427-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1989/req_no_427-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça o recapeamento de um pequeno trecho da Rua Fabiano Soares, com inicio próximo a entrada da Rua Mocoquinha.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1990/req_no_428-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1990/req_no_428-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção dos campos de futebol existentes nas áreas rurais no Município.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Flavio Luis Alves (Flavin Matilha), Geovane dos Reis Silva, Hugo Zotti Rocha, João Batista de Paula Sobrinho (João do Kinca), Johnny Alexandre Marques (João Crente), Luciana Aparecida Antônio Lucio Dias, Paulo de Casto (Thieskin), Paulo Sergio Naves (Paulinho Picolé), Priscila Maria Paulino Santos, Renato Vitor Marçal</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1991/req_no_429-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1991/req_no_429-2021.pdf</t>
   </si>
   <si>
     <t>Para que disponibilize transporte aos pais, responsáveis ou familiares, residentes na Zona Rural, que desejem participar das formaturas escolares.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1992/req_no_430-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1992/req_no_430-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja promovido, em nossa cidade, um Cursinho Público Municipal, para os estudantes que estão se preparando para o Enem e outros vestibulares.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1993/req_no_431-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1993/req_no_431-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem doados os braços de iluminação pública que estão sendo trocados, para as comunidades rurais do Município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1994/req_no_432-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1994/req_no_432-2021.pdf</t>
   </si>
   <si>
     <t>Para que tome providências, urgentemente, acerca das rachaduras e afundamento, do lado direito, da Avenida Antônio Paulino da Costa, próximo a Igreja de Santo Antônio.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1995/req_no_433-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1995/req_no_433-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de placas de "Contra Mão", no pequeno trecho da Rua Waldomiro Magalhães, entre as Ruas Benjamim Constant e Avenida Vital Paulino da Costa.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1996/req_no_434-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1996/req_no_434-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça manutenção dos brinquedos, plante árvore na Pracinha existente no Bairro Coeté e, se possível, a construção de um campinho de futebol/vôlei no terreno ao lado, de propriedade da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2006/req_no_435-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2006/req_no_435-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde de alugar uma casa, simples, contendo apenas o básico como cama, fogão e geladeira, na cidade de Passos/MG para que os familiares possam se hospedar durante a estada do paciente no Hospital.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1997/req_no_436-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1997/req_no_436-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser implantado o mecanismo "Wi-Fi", livre e gratuito, no Parque Municipal Mauro Baldo e no Necrotério Municipal.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1998/req_no_437-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1998/req_no_437-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a limpeza e construa uma praça na área verde existente na Rua Abel Perlotti, localizada no Bairro Jardim São Mateus.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2007/req_no_438-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2007/req_no_438-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Esporte, Turismo, Cultura e Desenvolvimento de serem disponibilizados absorventes higiênicos nas Escolas Públicas Municipais, a alunas em situação de vulnerabilidade ou quando se fizer necessário em relação as demais.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1999/req_no_439-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1999/req_no_439-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Esporte, Turismo, Cultura e Desenvolvimento, de serem construídas mais duas salas na Pré-Escola Maria José Grassano Costa (Cohab), sendo uma delas destinada a Biblioteca.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2000/req_no_440-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2000/req_no_440-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a continuação da calçada na Rua que sai da Avenida Vital Paulino da Costa, com direção ao Bairro São Miguel (Matadouro). passando por baixo do pontilhão existente na BR-491.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2008/req_no_441-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2008/req_no_441-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja estudada a possibilidade de ser instituída mão única na Praça Rut Soares Bonollo, que dá acesso a Rua Abel Perlotti.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2001/req_no_442-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2001/req_no_442-2021.pdf</t>
   </si>
   <si>
     <t>Para que o Departamento de Obras, estude a possibilidade de ser acertado o problema existente na Rua Benjamim Constant, na altura do número 15, que fica empossada água.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2009/req_no_443-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2009/req_no_443-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja obrigada a divulgação da reuniões de todos os Conselhos Municipais, com horários, datas e locais de reunião, com antecedência mínima de 07 (sete) dias, nos veículos de comunicação da Prefeitura Municipal e da imprensa escrita e falada.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/req_no_444-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/req_no_444-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a instalação de redutores de velocidade, juntamente com o inicio  da pavimentação asfáltica da Avenida Limírio Pereira de Mello, na altura da antiga Estação Ferroviária até o Pontilhão.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/req_no_445-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/req_no_445-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja novamente colocada a Bandeira do Brasil no topo do mastro, existente no Centro Educacional Alcides de Paula Braga.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2012/req_no_446-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2012/req_no_446-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que passe a máquina Patrol e coloque cascalho na estrada rural sentido a Cachoeira, próximo a Fazenda do Sr. Mario Luz.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2013/req_no_447-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2013/req_no_447-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação "tapa buraco" nas Rua dos Trabalhadores, localizada no Parque Industrial.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2014/req_no_448-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2014/req_no_448-2021.pdf</t>
   </si>
   <si>
     <t>Para estude a possibilidade, juntamente com a Secretaria Municipal de Saúde de contratar um médico geriatra para atendimento no Município.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2019/req_no_449-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2019/req_no_449-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça a devida sinalização com faixas de pedestres no confronto da Av. Vital Paulino da Costa com a Rua Fabiano Soares e também próximo ao Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2020/req_no_450-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2020/req_no_450-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e trânsito que passe a máquina Patrol e coloque cascalho na estrada rural da Fazenda Prado até na Fazenda Lagoa Seca.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/req_no_451-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/req_no_451-2021.pdf</t>
   </si>
   <si>
     <t>Para que faça a instalação de um bebedouro industrial no Parque Municipal Mauro Baldo.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/req_no_452-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/req_no_452-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito de serem alugadas máquinas e caminhões para ajudar na manutenção dos serviços das estradas rurais do Município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2023/req_no_453-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2023/req_no_453-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça reparos na Rua Maria Augusta de Aguiar, próximo ao nº 51, localizada no Jardim Alvorada e na Rua Paulo Pelegrini.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/req_no_454-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/req_no_454-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de serem instalados radares nas ruas de maior movimento da cidade.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2025/req_no_455-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2025/req_no_455-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual a situação das cirurgias eletivas que seriam realizadas na Santa Casa de Misericórdia de Monte Santo, por meio do recurso no valor de R$: 500.000,00 (quinhentos mil reais), destinado pelo Deputado Federal Emidinho Madeira.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2026/req_no_456-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2026/req_no_456-2021.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis qual o produto utilizado pelos servidores da Prefeituras Municipal para matar os matos das vias públicas.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2027/req_no_457-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2027/req_no_457-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que tome providência acerca de um buraco existente no piso onde passa o Córrego do Tijuco, na Avenida Vital Paulino da Costa, próximo a Assistência Médica Ampara.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2028/req_no_458-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2028/req_no_458-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma operação "tapa buracos" nas ruas do Bairro Jardim Novo Mundo.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2029/req_no_459-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2029/req_no_459-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça uma limpeza na contenção de água existente, no cruzamento da Av. José Augusto Filho com a Av. Eutímio Antoniolli, na parte de baixo do Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2030/req_no_460-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2030/req_no_460-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Educação, Cultura, Esporte, Turismo e Desenvolvimento, de serem disponibilizados "Kit de Materiais Escolares" aos alunos do ensino infantil e fundamental da rede pública, para o ano de 2.022.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2033/req_no_461-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2033/req_no_461-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o repovoamento de peixes no Rio Pinheirinho, que passa pro nosso município.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2034/req_no_462-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2034/req_no_462-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de tornar novamente o campo de aviação em pista de pouso.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2035/req_no_463-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2035/req_no_463-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine a Secretaria Municipal de Obras Públicas, Serviços Urbanos e Rurais, Agricultura e Trânsito que faça operação "tapa buracos" na Avenida Israel Pinheiro.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2036/req_no_464-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2036/req_no_464-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de uma placa de identificação e localização do Condomínio Poço Vermelho.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2037/req_no_465-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2037/req_no_465-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja divulgado nas redes sociais da Prefeitura Municipal, a possibilidade de serem feitas doações de parte do imposto de renda devido, aos fundos controlados por conselhos municipais.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2038/req_no_466-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2038/req_no_466-2021.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade, juntamente com a Secretaria Municipal de Saúde, de incluir os atendimentos com Fisioterapias e Terapeuta Ocupacional nos Programas de Saúde da Família (PSFs) do Município.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2039/req_no_467-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2039/req_no_467-2021.pdf</t>
   </si>
   <si>
     <t>Para que autoriza os servidores a ligar a televisão existente na recepção do Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2040/req_no_468-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2040/req_no_468-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a troca das telhas, existente na sala de espera de consulta da síndrome, onde são realizados os primeiros atendimentos de pessoas com suspeita para Covid-19.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2041/req_no_469-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2041/req_no_469-2021.pdf</t>
   </si>
   <si>
     <t>Que na rua onde recentemente foi construída uma ponte, que liga os Bairros Jardim Alvorada e 1º de maio, que seja instalada sinalização com informação da existência da ponte, alertando os motoristas e evitando possíveis acidentes.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2042/req_no_470-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2042/req_no_470-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam recolocados os bloquetes, que foram retirados pela chuva, na divisa da Rua Rouxinol com a José Antônio Silva, entre os Bairros Santa Hermínia II e o Jardim Ipiranga.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2043/req_no_471-2021.pdf</t>
+    <t>http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2043/req_no_471-2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente que faça a instalação de corrimão do lado da saída do local de vacina no Posto de Vacinação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6903,67 +6903,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1695/mocao_de_aplausos_e_agradecimentos_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/mocao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/mocao_de_congratulacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2031/mocao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2032/mocao_de_aplauso_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2045/mocao_de_aplausos_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_de_aplauso_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/projeto_de_decreto_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/projeto_de_decreto_legislativo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto_de_decreto_legislativo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2015/projeto_de_decreto_legislativo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_emenda_a_lei_organica_municipal_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_lei_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1984/projeto_de_lei_complementar__no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2005/projeto_de_lei_complementar_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2004/projeto__de_lei_complementar_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/lei_de_diretrizes_orcamentarias_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_lei_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_lei_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_lei_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_lei_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_lei_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1733/projeto_de_lei_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1734/projeto_de_lei_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_lei_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_lei_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_lei_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1743/projeto_de_lei_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1744/projeto_de_lei_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1769/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1771/projeto_de_lei_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1773/projeto_de_lei_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1772/projeto_de_lei_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1779/projeto_de_lei_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/projeto_de_lei_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/projeto_de_lei_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/projeto_de_lei_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/projeto_de_lei_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/projeto_de_lei_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/projeto_de_lei_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/projeto_de_lei_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/projeto_de_lei_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/projeto_de_lei_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_de_lei_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_de_lei_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_no_067_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_de_lei_no_067_ppl.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/projeto_de_lei_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/projeto_de_lei_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/projeto_de_lei_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1986/projeto_de_lei_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1985/projeto_de_lei_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1983/projeto_de_lei_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1982/projeto_de_lei_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2002/projeto_de_lei_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2003/projeto_de_lei_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/projeto_de_lei_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2018/projeto_de_lei_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/req_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/req_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/req_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/req_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/req_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/req_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/req_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/req_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/req_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/req_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/req_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/req_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/req_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/req_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/req_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/req_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/req_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/req_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/req_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/req_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/req_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/req_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/req_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/req_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/req_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/req_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/req_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/req_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/req_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/req_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/req_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/req_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/req_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/req_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/req_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/req_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/req_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/req_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/req_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/req_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/req_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/req_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/req_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/req_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/req_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/req_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/req_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/req_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/req_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/req_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/req_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/req_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/req_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/req_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/req_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/req_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/req_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/req_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/req_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/req_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/req_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/req_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/req_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/req_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/req_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/req_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/req_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/req_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/req_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/req_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/req_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/req_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/req_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/req_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/req_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/req_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/req_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/req_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/req_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/req_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/req_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/req_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/req_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/req_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/req_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/req_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/req_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/req_no_090-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/req_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/req_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/req_no_094-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/req_no_095-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/req_no_096-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/req_no_097-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/req_no_098-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/req_no_099-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/req_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/req_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/req_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/req_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/req_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/req_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/req_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/req_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/req_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/req_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/req_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/req_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/req_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/req_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/req_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/req_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/req_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/req_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/req_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/req_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/req_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/req_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/req_no_124-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/req_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/req_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/req_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/req_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/req_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/req_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/req_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/req_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/req_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/req_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/req_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/req_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/req_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/req_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/req_no_139-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/req_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/req_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/req_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/req_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/req_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/req_no_145-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/req_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/req_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/req_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/req_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/req_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/req_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/req_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/req_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/req_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/req_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/req_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/req_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/req_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/req_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/req_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1681/req_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1677/req_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1678/req_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1679/req_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1680/req_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1682/req_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1683/req_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1684/req_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1685/req_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1686/req_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1687/req_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1688/req_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1689/req_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1690/req_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1691/req_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1692/req_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1693/req_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1694/req_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1696/req_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1697/req_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/req_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/req_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/req_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/req_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/req_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/req_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/req_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/req_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/req_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/req_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/req_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/req_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/req_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/req_no_194-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/req_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/req_no_196-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/req_no_197-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/req_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/req_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1722/req_no_200-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1723/req_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1724/req_no_202-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1726/req_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1727/req_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1728/req_no_206-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1729/req_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1730/req_no_208-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1731/req_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1736/req_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1737/req_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1738/req_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1745/req_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1746/req_no_214-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1747/req_no_215-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1748/req_no_216-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1749/req_no_217-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1750/req_no_218-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1751/req_no_219-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1752/req_no_221-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1753/req_no_222-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1754/req_no_223-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1755/req_no_224-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1756/req_no_225-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1757/req_no_226-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1758/req_no_227-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1759/req_no_228-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1760/req_no_229-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1761/req_no_230-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1762/req_no_231-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1763/req_no_232-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1764/req_no_233-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1765/req_no_234-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1766/req_no_235-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1767/req_no_236-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1768/req_no_237-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1774/req_no_238-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1775/req_no_239-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1776/req_no_240-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1777/req_no_241-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1780/req_no_242-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1778/req_no_243-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1781/req_no_244-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1782/req_no_245-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1783/req_no_246-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/req_no_247-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1784/req_no_248-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1785/req_no_249-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1786/req_no_250-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1787/req_no_251-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1788/req_no_252-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1789/req_no_253-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1790/req_no_254-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1791/req_no_255-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1792/req_no_256-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1793/req_no_257-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1795/req_no_258-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1794/req_no_259-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1796/req_no_260-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1797/req_no_261-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1798/req_no_262-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1799/req_no_263-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1800/req_no_264-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/req_no_265-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/req_no_266-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/req_no_267-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/req_no_268-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1805/req_no_269-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1806/req_no_270-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1807/req_no_271-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1808/req_no_272-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1809/req_no_273-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/req_no_274-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/req_no_275-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/req_no_276-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/req_no_277-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/req_no_278-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/req_no_279-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/req_no_280-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/req_no_281-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/req_no_282-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1820/req_no_283-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1821/req_no_284-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1822/req_no_285-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/req_no_286-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/req_no_287-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/req_no_288-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/req_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/req_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/req_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/req_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/req_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/req_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/req_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/req_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/req_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/req_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/req_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/req_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/req_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/req_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/req_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/req_no_304-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/req_no_305-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/req_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/req_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/req_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/req_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/req_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/req_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/req_no_312-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/req_no_313-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/req_no_314-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/req_no_315-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/req_no_316-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/req_no_317-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/req_no_318-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/req_no_320-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/req_no_321-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1868/req_no_322-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/req_no_323-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/req_no_324-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/req_no_325-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/req_no_326-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/req_no_328-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/req_no_329-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/req_no_330-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/req_no_331-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/req_no_332-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/req_no_333-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/req_no_334-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/req_no_335-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/req_no_336-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/req_no_337-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/req_no_338-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/req_no_339-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/req_no_340-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/req_no_341-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/req_no_342-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/req_no_343-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/req_no_344-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/req_no_345-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/req_no_346-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/req_no_347-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/req_no_348-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/req_no_349-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/req_no_350-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/req_no_351-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/req_no_352-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/req_no_353-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/req_no_354-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/req_no_355-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/req_no_356-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/req_no_357-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/req_no_358-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/req_no_359-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/req_no_360-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/req_no_361-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/req_no_362-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/req_no_363-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/req_no_364-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/req_no_365-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/req_no_366-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/req_no_367-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/req_no_368-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/req_no_369-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/req_no_370-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/req_no_371-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/req_no_372-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/req_no_373-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/req_no_374-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/req_no_375-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/req_no_376-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/req_no_377-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/req_no_378-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/req_no_379-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/req_no_380-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/req_no_381-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/req_no_382-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/req_no_383-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/req_no_384-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/req_no_385-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/req_no_386-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/req_no_387-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/req_no_388-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/req_no_389-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/req_no_390-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1947/req_no_391-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/req_no_392-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/req_no_394-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/req_no_395-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/req_no_396-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/req_no_397-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/req_no_398-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/req_no_399-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/req_no_400-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/req_no_401-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/req_no_402-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/req_no_404-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/req_no_405-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/req_no_406-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/req_no_407-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/req_no_408-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/req_no_409-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/req_no_410-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/req_no_411-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/req_no_412-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1970/req_no_413-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1971/req_no_414-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1972/req_no_415-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1973/req_no_416-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1974/req_no_417-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1975/req_no_418-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1976/req_no_419-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/req_no_421-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1978/req_no_422-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1979/req_no_423-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1980/req_no_424-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1981/req_no_425-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1988/req_no_426-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1989/req_no_427-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1990/req_no_428-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1991/req_no_429-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1992/req_no_430-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1993/req_no_431-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1994/req_no_432-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1995/req_no_433-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1996/req_no_434-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2006/req_no_435-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1997/req_no_436-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1998/req_no_437-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2007/req_no_438-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1999/req_no_439-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2000/req_no_440-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2008/req_no_441-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2001/req_no_442-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2009/req_no_443-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/req_no_444-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/req_no_445-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2012/req_no_446-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2013/req_no_447-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2014/req_no_448-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2019/req_no_449-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2020/req_no_450-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/req_no_451-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/req_no_452-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2023/req_no_453-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/req_no_454-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2025/req_no_455-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2026/req_no_456-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2027/req_no_457-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2028/req_no_458-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2029/req_no_459-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2030/req_no_460-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2033/req_no_461-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2034/req_no_462-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2035/req_no_463-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2036/req_no_464-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2037/req_no_465-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2038/req_no_466-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2039/req_no_467-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2040/req_no_468-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2041/req_no_469-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2042/req_no_470-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2043/req_no_471-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1695/mocao_de_aplausos_e_agradecimentos_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/mocao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/mocao_de_congratulacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2031/mocao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2032/mocao_de_aplauso_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2045/mocao_de_aplausos_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_de_aplauso_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/projeto_de_decreto_legislativo_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1987/projeto_de_decreto_legislativo_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto_de_decreto_legislativo_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2015/projeto_de_decreto_legislativo_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_emenda_a_lei_organica_municipal_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1741/projeto_de_lei_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1984/projeto_de_lei_complementar__no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2005/projeto_de_lei_complementar_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2004/projeto__de_lei_complementar_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/lei_de_diretrizes_orcamentarias_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/projeto_de_lei_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1709/projeto_de_lei_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1710/projeto_de_lei_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1711/projeto_de_lei_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1712/projeto_de_lei_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1733/projeto_de_lei_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1734/projeto_de_lei_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1735/projeto_de_lei_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1739/projeto_de_lei_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1740/projeto_de_lei_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1742/projeto_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1743/projeto_de_lei_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1744/projeto_de_lei_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1769/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1771/projeto_de_lei_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1773/projeto_de_lei_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1772/projeto_de_lei_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1779/projeto_de_lei_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/projeto_de_lei_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/projeto_de_lei_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/projeto_de_lei_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/projeto_de_lei_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/projeto_de_lei_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/projeto_de_lei_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/projeto_de_lei_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/projeto_de_lei_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/projeto_de_lei_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/projeto_de_lei_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/projeto_de_lei_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/projeto_de_lei_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/projeto_de_lei_no_067_ldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/projeto_de_lei_no_067_ppl.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/projeto_de_lei_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/projeto_de_lei_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/projeto_de_lei_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1986/projeto_de_lei_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1985/projeto_de_lei_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1983/projeto_de_lei_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1982/projeto_de_lei_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2002/projeto_de_lei_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2003/projeto_de_lei_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/projeto_de_lei_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2018/projeto_de_lei_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_lei_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_resolucao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/req_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/req_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/req_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/req_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/req_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/req_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/req_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/req_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/req_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/req_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/req_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/req_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/req_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/req_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/req_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/req_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/req_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/req_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/req_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/req_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/req_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/req_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/req_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/req_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/req_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/req_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/req_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/req_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/req_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/req_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/req_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/req_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/req_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/req_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/req_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/req_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/req_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/req_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/req_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/req_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/req_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/req_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/req_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/req_no_044-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/req_no_045-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/req_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/req_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/req_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/req_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/req_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/req_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/req_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/req_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/req_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/req_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/req_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/req_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/req_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/req_no_059-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/req_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/req_no_061-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/req_no_062-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/req_no_063-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/req_no_064-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/req_no_065-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/req_no_066-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/req_no_067-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/req_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/req_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/req_no_071-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/req_no_072-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/req_no_073-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/req_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/req_no_075-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/req_no_076-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/req_no_077-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/req_no_078-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/req_no_079-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/req_no_080-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/req_no_081-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/req_no_082-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/req_no_083-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/req_no_084-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/req_no_086-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/req_no_087-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/req_no_088-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/req_no_089-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/req_no_090-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/req_no_091-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/req_no_092-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/req_no_093-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/req_no_094-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/req_no_095-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/req_no_096-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/req_no_097-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/req_no_098-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/req_no_099-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/req_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/req_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/req_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/req_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/req_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/req_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/req_no_106-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/req_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/req_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/req_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/req_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/req_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/req_no_112-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/req_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/req_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/req_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/req_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/req_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/req_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/req_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/req_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/req_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/req_no_124-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/req_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/req_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/req_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/req_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/req_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/req_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/req_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/req_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/req_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/req_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/req_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/req_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/req_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/req_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/req_no_139-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/req_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/req_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/req_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/req_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/req_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/req_no_145-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/req_no_146-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/req_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/req_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/req_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/req_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/req_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/req_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/req_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/req_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/req_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/req_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/req_no_157-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/req_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/req_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/req_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1681/req_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1677/req_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1678/req_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1679/req_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1680/req_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1682/req_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1683/req_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1684/req_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1685/req_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1686/req_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1687/req_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1688/req_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1689/req_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1690/req_no_174-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1691/req_no_175-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1692/req_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1693/req_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1694/req_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1696/req_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1697/req_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/req_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/req_no_182-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/req_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1701/req_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1702/req_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1703/req_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1704/req_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1705/req_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1706/req_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/req_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1713/req_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1714/req_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1715/req_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1716/req_no_194-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1717/req_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1718/req_no_196-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1719/req_no_197-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1720/req_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1721/req_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1722/req_no_200-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1723/req_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1724/req_no_202-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1726/req_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1727/req_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1728/req_no_206-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1729/req_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1730/req_no_208-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1731/req_no_209-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1736/req_no_210-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1737/req_no_211-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1738/req_no_212-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1745/req_no_213-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1746/req_no_214-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1747/req_no_215-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1748/req_no_216-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1749/req_no_217-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1750/req_no_218-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1751/req_no_219-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1752/req_no_221-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1753/req_no_222-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1754/req_no_223-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1755/req_no_224-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1756/req_no_225-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1757/req_no_226-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1758/req_no_227-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1759/req_no_228-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1760/req_no_229-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1761/req_no_230-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1762/req_no_231-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1763/req_no_232-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1764/req_no_233-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1765/req_no_234-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1766/req_no_235-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1767/req_no_236-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1768/req_no_237-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1774/req_no_238-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1775/req_no_239-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1776/req_no_240-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1777/req_no_241-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1780/req_no_242-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1778/req_no_243-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1781/req_no_244-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1782/req_no_245-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1783/req_no_246-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/req_no_247-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1784/req_no_248-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1785/req_no_249-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1786/req_no_250-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1787/req_no_251-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1788/req_no_252-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1789/req_no_253-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1790/req_no_254-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1791/req_no_255-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1792/req_no_256-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1793/req_no_257-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1795/req_no_258-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1794/req_no_259-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1796/req_no_260-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1797/req_no_261-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1798/req_no_262-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1799/req_no_263-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1800/req_no_264-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1801/req_no_265-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1802/req_no_266-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1803/req_no_267-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1804/req_no_268-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1805/req_no_269-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1806/req_no_270-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1807/req_no_271-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1808/req_no_272-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1809/req_no_273-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/req_no_274-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/req_no_275-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/req_no_276-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/req_no_277-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/req_no_278-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/req_no_279-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/req_no_280-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/req_no_281-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/req_no_282-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1820/req_no_283-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1821/req_no_284-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1822/req_no_285-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/req_no_286-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/req_no_287-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/req_no_288-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/req_no_289-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/req_no_290-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/req_no_291-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/req_no_292-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/req_no_293-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/req_no_294-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/req_no_295-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/req_no_296-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/req_no_297-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/req_no_298-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/req_no_299-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/req_no_300-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/req_no_301-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/req_no_302-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/req_no_303-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/req_no_304-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/req_no_305-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/req_no_306-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/req_no_307-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/req_no_308-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/req_no_309-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/req_no_310-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/req_no_311-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/req_no_312-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/req_no_313-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/req_no_314-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/req_no_315-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/req_no_316-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/req_no_317-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/req_no_318-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/req_no_320-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/req_no_321-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1868/req_no_322-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/req_no_323-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/req_no_324-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/req_no_325-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/req_no_326-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/req_no_328-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/req_no_329-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/req_no_330-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/req_no_331-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/req_no_332-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/req_no_333-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/req_no_334-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/req_no_335-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/req_no_336-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/req_no_337-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/req_no_338-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/req_no_339-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/req_no_340-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/req_no_341-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/req_no_342-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/req_no_343-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/req_no_344-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/req_no_345-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/req_no_346-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/req_no_347-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/req_no_348-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/req_no_349-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/req_no_350-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/req_no_351-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/req_no_352-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/req_no_353-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/req_no_354-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/req_no_355-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/req_no_356-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/req_no_357-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/req_no_358-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/req_no_359-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/req_no_360-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/req_no_361-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/req_no_362-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/req_no_363-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/req_no_364-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/req_no_365-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/req_no_366-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/req_no_367-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/req_no_368-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/req_no_369-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/req_no_370-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/req_no_371-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/req_no_372-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/req_no_373-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/req_no_374-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/req_no_375-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/req_no_376-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/req_no_377-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/req_no_378-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/req_no_379-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/req_no_380-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/req_no_381-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/req_no_382-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/req_no_383-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/req_no_384-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/req_no_385-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/req_no_386-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/req_no_387-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/req_no_388-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/req_no_389-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/req_no_390-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1947/req_no_391-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/req_no_392-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/req_no_394-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/req_no_395-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/req_no_396-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/req_no_397-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/req_no_398-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/req_no_399-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/req_no_400-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/req_no_401-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/req_no_402-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/req_no_404-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/req_no_405-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/req_no_406-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/req_no_407-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/req_no_408-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/req_no_409-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/req_no_410-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/req_no_411-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1969/req_no_412-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1970/req_no_413-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1971/req_no_414-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1972/req_no_415-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1973/req_no_416-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1974/req_no_417-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1975/req_no_418-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1976/req_no_419-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1977/req_no_421-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1978/req_no_422-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1979/req_no_423-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1980/req_no_424-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1981/req_no_425-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1988/req_no_426-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1989/req_no_427-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1990/req_no_428-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1991/req_no_429-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1992/req_no_430-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1993/req_no_431-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1994/req_no_432-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1995/req_no_433-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1996/req_no_434-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2006/req_no_435-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1997/req_no_436-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1998/req_no_437-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2007/req_no_438-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/1999/req_no_439-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2000/req_no_440-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2008/req_no_441-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2001/req_no_442-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2009/req_no_443-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2010/req_no_444-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2011/req_no_445-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2012/req_no_446-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2013/req_no_447-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2014/req_no_448-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2019/req_no_449-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2020/req_no_450-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/req_no_451-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/req_no_452-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2023/req_no_453-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/req_no_454-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2025/req_no_455-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2026/req_no_456-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2027/req_no_457-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2028/req_no_458-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2029/req_no_459-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2030/req_no_460-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2033/req_no_461-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2034/req_no_462-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2035/req_no_463-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2036/req_no_464-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2037/req_no_465-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2038/req_no_466-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2039/req_no_467-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2040/req_no_468-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2041/req_no_469-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2042/req_no_470-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montesantodeminas.mg.leg.br/media/sapl/public/materialegislativa/2021/2043/req_no_471-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H560"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>